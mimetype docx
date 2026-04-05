--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas CATELAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University Abu Dhabi -Membre du Centre de droit des affaires et de gestion (CEDAG - EA 1516) / SAFIRDirecteur scientifique de la revue Lexbase Pénal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5669-3999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079425607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : double défaut de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences (collectives et économies) artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et action civile des associations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption : transmission des voies de recours à la société absorbante après fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation des interdictions professionnelles : constitutionnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et responsabilité pénale des personnes morales : de l'appel et de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, erreur sur le droit et conseils juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d'intérêts : prendre, conserver et prescrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP et corruption internationale : ne tirez pas sur l'ambulance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie pénale, démembrement de la propriété et minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement d'objets pénalement saisis : la responsabilité pénale est-elle une obligation comme une autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'entreprise, métamorphose silencieuse du contentieux répressif économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de saisies post-infirmation d'une mainlevée : entre rétroactivité et indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation et blanchiment : l’incertaine utilité de la distinction objet/produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : présomption si dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et non-présentation de comptabilité : tout est question de date... ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (59-60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude CumCum : une CJIP « gagnant-gagnant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité de la collecte déloyale de données à caractère personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute et ABS : temporalité des détournements et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : la citation aussi aisée que l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance et immeuble : dire le droit et repenser la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d’un recours juridictionnel (entre principes constitutionnels et principes européens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie pour obtention d'un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de loterie, abus de confiance et blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, syndic et fongibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge de l'impôt et saisie pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de la chose transigée : réflexions et interrogations à l’aune de la CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis in idem fiscal et substantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP McDonald's : note salée pour une recette luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, fraude fiscale et cumul des actions et sanctions : épilogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle confiscation du bien commun : un tiers nommé Pyrrhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°1, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : les références à la présomption d'impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : le mirage aux deux reflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez cette faute que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°14, pp.736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix qui potuit rerum cognoscere causas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert en matière économique et financière. Entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°9, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n’empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n'empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalité impose que toute confiscation soit motivée en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d'initié et preuve par faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit pénal à la justice pénale : de l'importance des lumières sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : qui ne dit mot ne consent pas… mais paye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours d'infractions : le cumul comme nouveau principe de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul fraude fiscale/délit comptable fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information privilégiée et liberté de la presse : subtile conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalités criminelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit du favoritisme, objet du recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l'auto-recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet européen, un &amp;quot;composant systémique de l'état de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Droit Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°292, pp.375-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours de qualifications : feu le principe d'unicité de qualification !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d’attestation de déplacement : quand l’intransigeance évince l’erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation d'un bien de communauté: l'épouse n'est pas un tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalité : querelle de sources autour de l'établissement stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la concurrence : rareté et droit d'ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.N8822BYE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d'une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'attestation de déplacement : quand l'intransigeance évince l'erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : l'inconstitutionnelle disgrâce des tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution: clarification de l'office de la chambre de l'instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie à la TVA : bis in indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation de patrimoine : l'usufruit n'est pas l'indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la légalité : champ de l'interdiction de gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol: bien mal acquis profite parfois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection européenne des tiers à la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption d'agents publics étrangers : le temps des CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice du quotidien et quotidien de la Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la CJIP est-elle réellement le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : à la recherche de l'organe et du représentant perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe commune d'enquête : qui dit &amp;quot;délai&amp;quot; ne dit pas nécessairement &amp;quot;date de fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie pénale : sanction provisoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°20, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de lois entre vérité et sincérité (à propos de la subornation de témoins par avocat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détention provisoire, mystère de pacotille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d'un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d’un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vanité des bûchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'excuse d'un avocat appréciés par le Président de la Cour d'Assises : conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majeur protégé, garde à vue et droits de la défense : abrogation logique, modulation timorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité sans surprise du délit d'apologie d'actes de terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et manipulation de cours : condamnation sans réserve du cumul de poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'affaiblissement de la personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité de la fourchette d'emprisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gilet et la robe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne… et pis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscure clarté de l’entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l'AMF: &amp;quot;Bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (avril - novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d'intérêt public... la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de sites terroristes : quel dialogue entre le législateur et ses juges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l'indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°115, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique : Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Daïmallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bachert-Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.603-666. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.115.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrène pour une peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l’indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscure clarté de l'entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (octobre à décembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises et motivation des peines : un bienvenu tour de passe-passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence QPC en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.203-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l’AMF : bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-602 QPC du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-602 QPC du 9 décembre 2016, M. Patrick H [Incarcération lors de l'exécution d'un mandat d'arrêt européen], pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité de la responsabilité en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour &amp;quot;Ne bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-555 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-555 QPC du 22 juillet 2016 M. Karim B. [Subordination de la mise en mouvement de l'action publique en matière d'infractions fiscales à une plainte de l'administration], 109, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016 M. Pierre M. [Cumul des poursuites pénales pour banqueroute avec la procédure de liquidation judiciaire et cumul des mesures de faillite ou d'interdiction, 109, pp.251 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-618 QPC du 16 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-618 QPC du 16 mars 2017, Mme Michelle Theresa B. [Amende pour défaut de déclaration de trust], pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey De Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.109.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions pénales d'outre-mer sous le feu du Conseil constitutionnel&amp;quot;, CC, 3 juin 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-572 QPC du 30 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-572 QPC du 30 septembre 2016 M. Gilles M. et autres, [Cumul des poursuites pénales pour le délit de diffusion de fausses informations avec des poursuites devant la commission des sanctions de l'AMF pour manquement à la bonne information du public], 109, pp.254 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et le cumul recel / blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Ne bis in idem et le cumul recel / blanchiment », commentaire de Crim. 26 octobre 2016, (pourvoi n° 15-84552), n°1 et 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-611 QPC du 10 février 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-611 QPC du 10 février 2017, M. David P. [Délit de consultation habituelle de sites internet terroristes], pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d'un navire par les agents des douanes et absence de recours du propriétaire&amp;quot;, CC, 18 mai 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d’identité sur réquisitions du procureur de la République], pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-616/617 QPC du 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-616/617 QPC du 9 mars 2017, Société Barnes et autre [Procédure de sanction devant la Commission nationale des sanctions], pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transaction pénale et le droit à l'assistance d'un avocat&amp;quot;, CC, 23 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'interruption de la prescription : le mythe de l'imprescriptibilité ?, 6862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction disproportionnée en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation, sans nécessité ni proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verrou de Bercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintech et droit pénal : une répression entre régulation et dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fintech et droit pénal : une répression entre régulation et dématérialisation 10, p109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public de fonds, négligence et recel : entre droit commun et droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Détournement public de fonds, négligence et recel : entre droit commun et droit spécial », commentaire de Cass. crim. 22 février 2017, n° 15-87.328, 692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliation et cumul des contentieux relatifs à la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Conciliation et cumul des contentieux relatifs à la fraude fiscale », commentaire de Crim. 22 février 2017, n° 14-82.526, 694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel », commentaire de la Décision n° 2017-625-QPC du 7 avril 2017, 20, pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-556 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-556 QPC du 22 juillet 2016 - M. Patrick S., [Pénalités … II], 109, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit répressif des marchés financiers : cumul à nouveau prohibé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, escroquerie et marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête &amp;quot;simple&amp;quot; de concurrence et absence de recours contre la demande de communication de documents&amp;quot;, CC, 8 juillet 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egal accès aux réquisitions du procureur général devant la chambre de l'instruction&amp;quot;, CC, 16 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit fiscal: un cumul validé au bénéfice de nouvelles limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et amende fiscale proportionnelle ... disproportionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : cumul validé, égalité contrariée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-542 QPC du 18 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-542 QPC du 18 mai 2016 Société ITM Alimentaire International SAS [Prononcé d'une amende civile à l'encontre d'une personne morale à laquelle une entreprise a été transmise], 109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-554 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-554 QPC du 22 juillet 2016 - M. Gilbert B. [Amende pour défaut de déclaration de comptes bancaires ouverts, utilisés ou clos à l'étranger II], 109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-545 QPC du 24 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-545 QPC du 24 juin 2016 M. Alec W. et autre - Décision n° 2016-546 QPC du 24 juin 2016 M. Jérôme C. [Pénalités fiscales pour insuffisance de déclaration et sanctions pénales pour fraude fiscale], 109, pp.246 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, droits de la défense et périmètre des nullités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Témoin, droits de la défense et périmètre des nullités », obs. sous Cass. crim., 10 oct. 2017 (n° 16-86.874), 12, p550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAE, incarcération et réserves normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel&amp;quot;, note sous Cons. constit. 7 avril 2017, Recueil, Dalloz, 2017, pp. 1180-1183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle abstrait des contrôles d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve d'interprétation extensive en matière d'écrou extraditionnel&amp;quot;, CC, 9 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention provisoire et droit de communiquer avec des proches&amp;quot;, CC, 24 mai 2016, Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d'identité sur réquisitions du procureur de la République]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Exposition à l'amiante et risque pénal », commentaire de Cass. Crim. 19 avril 2017, n° 16-80.695, 700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales », commentaire de Cass. crim., 7 juin 2017, n° 15-87.214, 704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-621 QPC du 30 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-621 QPC du 30 mars 2017, Société Clos Teddi et autre [Cumul des poursuites pénales et administratives en cas d'emploi illégal d'un travailleur étranger], pp.747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « La chambre criminelle livre un vade-mecum de la confiscation », commentaire sous Crim. 7 déc. 2016, (pourvois n° 16-81280, 15-86897, 12-81707 - 15-85429, 16-80879, 15-87717, 15-85136), 687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et fiscales : renvoi d'une QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution vs CESDH vs UE : ne bis in idem et la répression des opérations d'initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 03, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux textes relatifs au renseignement : un moindre mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions devant l'ADLC et l'AMF : autorité ou influence sur le droit pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présomption d'impureté : blanchir sans linge sale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 587, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la délinquance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2012-409 du 27 mars 2012 de programmation relative à l'exécution des peines : du mythe au syndrome de Pénélope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille en droit de la sanction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi d'orientation et de programmation pour la performance de la sécurité intérieure (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de régulation bancaire et financière, Décret portant modification de la procédure de sanction de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2010-49 du 13 janvier 2010 relative à la biologie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2009-1585 du 17 décembre 2009 relative à la reconnaissance des qualifications professionnelles requises pour l'exercice des professions médicales, pharmaceutiques et paramédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2009-1311 du 28 octobre 2009 relative à la protection pénale de la propriété littéraire et artistique sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1187 du 14 novembre 2008 relative au statut des témoins devant les commissions d'enquête parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1545 du 31 décembre 2008 pour l'amélioration et la simplification du droit de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret n° 2007-1388 du 26 septembre 2007 pris pour l'application de la loi n° 2007-297 du 5 mars 2007 relative à la prévention de la délinquance et modifiant le code pénal et le code de procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2007-1787 du 20 décembre 2007 relative à la simplification du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Digital Humanities in the Arabian Gulf: Interdisciplinary Perspectives on Infrastructure, Cultural Heritage, and Community Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Svard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph Wrisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et humanités numériques dans le Golfe arabo-persique : perspectives interdisciplinaires sur l’éthique, le patrimoine culturel et la construction communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Abu Dhabi, Feb 2025, Abu Dhabi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expert en matière économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert et expertise en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, Algorithme & Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA, Algorithme &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de culpabilité et infraction de blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières leçons de l’affaire Game Stop. Réflexions autour des relations entre réseaux sociaux et applications de trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le trading dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice pénale : les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renvoi des questions prioritaires de constitutionnalité : quelle appréciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et rôle de la déjudiciarisation en matière pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale et la sanction administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la sanction pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prévenir le blanchiment : le rôle des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences étrangères de déradicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes, les mineurs et le terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la délinquance des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans des lois du 5 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain : La justice prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités : dialogue, advocacy ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La compliance : nouveaux enjeux pour les entreprises, nouveaux rôles pour les juristes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juridictions répressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et marchés financiers : le duel répressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit pénal et éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victime pénale et Conseil de l'Europe : chronique d'un faux-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge pénal et l’indemnisation de la victime </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Ecole de droit - Centre Michel de Lhospital, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire, écrire et réécrire l’article 121-2 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la règle pénale au XXIè siècle (dir. Pr P. Cazalbou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-159, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Clement-Fontaine - N. Martial-Braz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit européen du numérique - Approche jurisprudentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.619-639, 2025, 978-2802773054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions provisoires (paradigme et jalons en droit pénal des affaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Py, B., Seuvic, J.-F. et Martinelle, M. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit pénal des affaires, du singulier au pluriel - Mélanges en l’honneur du professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.345-365, 2023, 9782384510528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la cybercriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code de la Cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre II, Dalloz, 2022, 9782247217342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et intérêt de la déjudiciarisation en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, 9782275061009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données traitées – Données relatives aux condamnations et aux infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des données personnelles ; les spécificités du droit français au regard du RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019, 9782247200368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal et les marchés financiers (2) - Ethique et marchés financiers : le duel répressif&amp;quot;, in: Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, pp. 115-126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, 182 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 13, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ-Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 115-126, 2018, 978-2912589538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'audition libre : de la pratique à la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2017, 9782275053059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et vie familiale de la personne privée de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des personnes privées de liberté, Putman E., Giacopelli M. (dirc),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2015, 978-2-84934-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis, 5e édition, pp.XV-331, 2024, Objectif droit. TD, 978-2-7110-3896-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, pp.XV-281, 2018, Objectif droit. Travaux dirigés, 978-2-7110-2782-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, pp.XIII-257, 2013, Objectif droit. Travaux dirigés, 978-2-7110-1059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal éclairé par la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités autour du droit répressif de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poursuites en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur du site acherontamovebo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de procédure pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élément moral de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique vs Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément moral de l'infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de la presse vs information privilégiée : un journaliste peut être un initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : intérêt vs amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public vs préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs produit : saisie pénale, pluralité de participants et solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction sénatoriale vs mission de service public : une assimilation heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul (impossible) d’actions vs cursus (possible) d’investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS : abstentions vs détournements, connexité et interruption de la prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une simplification et un renforcement de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses biologiques vs manœuvres frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature vs participation personnelle : commission «indirecte» du favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extranéité vs territorialité : localisation d’une escroquerie indivisible d’un faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrousel de TVA : escroquerie en bande organisée, Ne bis in idem et réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance : droit commun vs droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action douanière vs action publique : QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chances raisonnables vs précision de l’information : manquement d’initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel vs tiers : confiscation et personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 30 mars 2016, Ne bis in idem, ISF et fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commentaire décision n°2015-510 QPC du 7 janvier 2016, [Sanctions pécuniaires prononcées par l'Autorité de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-489 QPC du 14 octobre 2015 - [Saisine d'office et sanctions pécuniaires prononcées par le Conseil de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 12 nov. 2015, n° 15-83114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-508 QPC du 11 décembre 2015, M. Amir F, [Prolongation exceptionnelle de la garde à vue pour des faits de blanchiment, de recel et d'association de malfaiteurs en lien avec des faits d'escroquerie en bande organisée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-494 QPC du 16 octobre 2015 – [Procédure de restitution, au cours de l'information judiciaire, des objets placés sous main de justice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-513/514/526 QPC du 14 janvier 2016, [Initié II]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 26 mars 2016, préjudice écologique et associations agréées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité - Essai sur la transposition d'un concept en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Aix Marseille Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01799011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas CATELAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University Abu Dhabi -Membre du Centre de droit des affaires et de gestion (CEDAG - EA 1516) / SAFIRDirecteur scientifique de la revue Lexbase Pénal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5669-3999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079425607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire, écrire et réécrire l’article 121-2 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la règle pénale au XXIè siècle (dir. Pr P. Cazalbou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-159, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Clement-Fontaine - N. Martial-Braz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit européen du numérique - Approche jurisprudentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.619-639, 2025, 978-2802773054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions provisoires (paradigme et jalons en droit pénal des affaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Py, B., Seuvic, J.-F. et Martinelle, M. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit pénal des affaires, du singulier au pluriel - Mélanges en l’honneur du professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.345-365, 2023, 9782384510528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la cybercriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code de la Cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre II, Dalloz, 2022, 9782247217342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et intérêt de la déjudiciarisation en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, 9782275061009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données traitées – Données relatives aux condamnations et aux infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des données personnelles ; les spécificités du droit français au regard du RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019, 9782247200368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal et les marchés financiers (2) - Ethique et marchés financiers : le duel répressif&amp;quot;, in: Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, pp. 115-126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, 182 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ-Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 115-126, 2018, 978-2912589538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'audition libre : de la pratique à la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2017, 9782275053059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et vie familiale de la personne privée de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des personnes privées de liberté, Putman E., Giacopelli M. (dirc),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2015, 978-2-84934-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et non-présentation de comptabilité : tout est question de date... ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (59-60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude CumCum : une CJIP « gagnant-gagnant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : double défaut de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP et corruption internationale : ne tirez pas sur l'ambulance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et responsabilité pénale des personnes morales : de l'appel et de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, erreur sur le droit et conseils juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d'intérêts : prendre, conserver et prescrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption : transmission des voies de recours à la société absorbante après fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences (collectives et économies) artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et action civile des associations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation des interdictions professionnelles : constitutionnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement d'objets pénalement saisis : la responsabilité pénale est-elle une obligation comme une autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie pénale, démembrement de la propriété et minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'entreprise, métamorphose silencieuse du contentieux répressif économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de saisies post-infirmation d'une mainlevée : entre rétroactivité et indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation et blanchiment : l’incertaine utilité de la distinction objet/produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : présomption si dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge de l'impôt et saisie pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de la chose transigée : réflexions et interrogations à l’aune de la CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, syndic et fongibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité de la collecte déloyale de données à caractère personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute et ABS : temporalité des détournements et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : la citation aussi aisée que l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance et immeuble : dire le droit et repenser la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d’un recours juridictionnel (entre principes constitutionnels et principes européens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie pour obtention d'un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de loterie, abus de confiance et blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit du favoritisme, objet du recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours de qualifications : feu le principe d'unicité de qualification !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalités criminelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l'auto-recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet européen, un &amp;quot;composant systémique de l'état de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Droit Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°292, pp.375-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information privilégiée et liberté de la presse : subtile conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis in idem fiscal et substantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, fraude fiscale et cumul des actions et sanctions : épilogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP McDonald's : note salée pour une recette luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix qui potuit rerum cognoscere causas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : les références à la présomption d'impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle confiscation du bien commun : un tiers nommé Pyrrhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°1, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez cette faute que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°14, pp.736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : le mirage aux deux reflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert en matière économique et financière. Entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°9, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n’empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n'empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalité impose que toute confiscation soit motivée en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d'initié et preuve par faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit pénal à la justice pénale : de l'importance des lumières sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : qui ne dit mot ne consent pas… mais paye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours d'infractions : le cumul comme nouveau principe de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul fraude fiscale/délit comptable fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : à la recherche de l'organe et du représentant perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe commune d'enquête : qui dit &amp;quot;délai&amp;quot; ne dit pas nécessairement &amp;quot;date de fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la CJIP est-elle réellement le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice du quotidien et quotidien de la Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation d'un bien de communauté: l'épouse n'est pas un tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalité : querelle de sources autour de l'établissement stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d’attestation de déplacement : quand l’intransigeance évince l’erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d'une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la concurrence : rareté et droit d'ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.N8822BYE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'attestation de déplacement : quand l'intransigeance évince l'erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution: clarification de l'office de la chambre de l'instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : l'inconstitutionnelle disgrâce des tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation de patrimoine : l'usufruit n'est pas l'indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la légalité : champ de l'interdiction de gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie à la TVA : bis in indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection européenne des tiers à la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol: bien mal acquis profite parfois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption d'agents publics étrangers : le temps des CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie pénale : sanction provisoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°20, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de lois entre vérité et sincérité (à propos de la subornation de témoins par avocat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d'un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détention provisoire, mystère de pacotille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d’un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vanité des bûchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité de la fourchette d'emprisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gilet et la robe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'excuse d'un avocat appréciés par le Président de la Cour d'Assises : conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majeur protégé, garde à vue et droits de la défense : abrogation logique, modulation timorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité sans surprise du délit d'apologie d'actes de terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et manipulation de cours : condamnation sans réserve du cumul de poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'affaiblissement de la personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence QPC en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.203-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises et motivation des peines : un bienvenu tour de passe-passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l’AMF : bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne… et pis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (avril - novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscure clarté de l’entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l'AMF: &amp;quot;Bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique : Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Daïmallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bachert-Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.603-666. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.115.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l'indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°115, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de sites terroristes : quel dialogue entre le législateur et ses juges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d'intérêt public... la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l’indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrène pour une peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscure clarté de l'entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (octobre à décembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve d'interprétation extensive en matière d'écrou extraditionnel&amp;quot;, CC, 9 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention provisoire et droit de communiquer avec des proches&amp;quot;, CC, 24 mai 2016, Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Exposition à l'amiante et risque pénal », commentaire de Cass. Crim. 19 avril 2017, n° 16-80.695, 700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-621 QPC du 30 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-621 QPC du 30 mars 2017, Société Clos Teddi et autre [Cumul des poursuites pénales et administratives en cas d'emploi illégal d'un travailleur étranger], pp.747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d'identité sur réquisitions du procureur de la République]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « La chambre criminelle livre un vade-mecum de la confiscation », commentaire sous Crim. 7 déc. 2016, (pourvois n° 16-81280, 15-86897, 12-81707 - 15-85429, 16-80879, 15-87717, 15-85136), 687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales », commentaire de Cass. crim., 7 juin 2017, n° 15-87.214, 704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel&amp;quot;, note sous Cons. constit. 7 avril 2017, Recueil, Dalloz, 2017, pp. 1180-1183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle abstrait des contrôles d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité de la responsabilité en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour &amp;quot;Ne bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey De Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.109.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-555 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-555 QPC du 22 juillet 2016 M. Karim B. [Subordination de la mise en mouvement de l'action publique en matière d'infractions fiscales à une plainte de l'administration], 109, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016 M. Pierre M. [Cumul des poursuites pénales pour banqueroute avec la procédure de liquidation judiciaire et cumul des mesures de faillite ou d'interdiction, 109, pp.251 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-602 QPC du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-602 QPC du 9 décembre 2016, M. Patrick H [Incarcération lors de l'exécution d'un mandat d'arrêt européen], pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-618 QPC du 16 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-618 QPC du 16 mars 2017, Mme Michelle Theresa B. [Amende pour défaut de déclaration de trust], pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d'un navire par les agents des douanes et absence de recours du propriétaire&amp;quot;, CC, 18 mai 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-616/617 QPC du 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-616/617 QPC du 9 mars 2017, Société Barnes et autre [Procédure de sanction devant la Commission nationale des sanctions], pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d’identité sur réquisitions du procureur de la République], pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-572 QPC du 30 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-572 QPC du 30 septembre 2016 M. Gilles M. et autres, [Cumul des poursuites pénales pour le délit de diffusion de fausses informations avec des poursuites devant la commission des sanctions de l'AMF pour manquement à la bonne information du public], 109, pp.254 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et le cumul recel / blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Ne bis in idem et le cumul recel / blanchiment », commentaire de Crim. 26 octobre 2016, (pourvoi n° 15-84552), n°1 et 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-611 QPC du 10 février 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-611 QPC du 10 février 2017, M. David P. [Délit de consultation habituelle de sites internet terroristes], pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions pénales d'outre-mer sous le feu du Conseil constitutionnel&amp;quot;, CC, 3 juin 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verrou de Bercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction disproportionnée en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation, sans nécessité ni proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'interruption de la prescription : le mythe de l'imprescriptibilité ?, 6862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transaction pénale et le droit à l'assistance d'un avocat&amp;quot;, CC, 23 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête &amp;quot;simple&amp;quot; de concurrence et absence de recours contre la demande de communication de documents&amp;quot;, CC, 8 juillet 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel », commentaire de la Décision n° 2017-625-QPC du 7 avril 2017, 20, pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliation et cumul des contentieux relatifs à la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Conciliation et cumul des contentieux relatifs à la fraude fiscale », commentaire de Crim. 22 février 2017, n° 14-82.526, 694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public de fonds, négligence et recel : entre droit commun et droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Détournement public de fonds, négligence et recel : entre droit commun et droit spécial », commentaire de Cass. crim. 22 février 2017, n° 15-87.328, 692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-556 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-556 QPC du 22 juillet 2016 - M. Patrick S., [Pénalités … II], 109, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, escroquerie et marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit répressif des marchés financiers : cumul à nouveau prohibé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egal accès aux réquisitions du procureur général devant la chambre de l'instruction&amp;quot;, CC, 16 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintech et droit pénal : une répression entre régulation et dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fintech et droit pénal : une répression entre régulation et dématérialisation 10, p109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-542 QPC du 18 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-542 QPC du 18 mai 2016 Société ITM Alimentaire International SAS [Prononcé d'une amende civile à l'encontre d'une personne morale à laquelle une entreprise a été transmise], 109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, droits de la défense et périmètre des nullités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Témoin, droits de la défense et périmètre des nullités », obs. sous Cass. crim., 10 oct. 2017 (n° 16-86.874), 12, p550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-545 QPC du 24 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-545 QPC du 24 juin 2016 M. Alec W. et autre - Décision n° 2016-546 QPC du 24 juin 2016 M. Jérôme C. [Pénalités fiscales pour insuffisance de déclaration et sanctions pénales pour fraude fiscale], 109, pp.246 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-554 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-554 QPC du 22 juillet 2016 - M. Gilbert B. [Amende pour défaut de déclaration de comptes bancaires ouverts, utilisés ou clos à l'étranger II], 109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : cumul validé, égalité contrariée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit fiscal: un cumul validé au bénéfice de nouvelles limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et amende fiscale proportionnelle ... disproportionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAE, incarcération et réserves normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution vs CESDH vs UE : ne bis in idem et la répression des opérations d'initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 03, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et fiscales : renvoi d'une QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux textes relatifs au renseignement : un moindre mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présomption d'impureté : blanchir sans linge sale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 587, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions devant l'ADLC et l'AMF : autorité ou influence sur le droit pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la délinquance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille en droit de la sanction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2012-409 du 27 mars 2012 de programmation relative à l'exécution des peines : du mythe au syndrome de Pénélope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de régulation bancaire et financière, Décret portant modification de la procédure de sanction de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi d'orientation et de programmation pour la performance de la sécurité intérieure (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2010-49 du 13 janvier 2010 relative à la biologie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2009-1585 du 17 décembre 2009 relative à la reconnaissance des qualifications professionnelles requises pour l'exercice des professions médicales, pharmaceutiques et paramédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2009-1311 du 28 octobre 2009 relative à la protection pénale de la propriété littéraire et artistique sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1187 du 14 novembre 2008 relative au statut des témoins devant les commissions d'enquête parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1545 du 31 décembre 2008 pour l'amélioration et la simplification du droit de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret n° 2007-1388 du 26 septembre 2007 pris pour l'application de la loi n° 2007-297 du 5 mars 2007 relative à la prévention de la délinquance et modifiant le code pénal et le code de procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2007-1787 du 20 décembre 2007 relative à la simplification du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Digital Humanities in the Arabian Gulf: Interdisciplinary Perspectives on Infrastructure, Cultural Heritage, and Community Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Svard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph Wrisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et humanités numériques dans le Golfe arabo-persique : perspectives interdisciplinaires sur l’éthique, le patrimoine culturel et la construction communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Abu Dhabi, Feb 2025, Abu Dhabi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expert en matière économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert et expertise en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, Algorithme & Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA, Algorithme &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de culpabilité et infraction de blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières leçons de l’affaire Game Stop. Réflexions autour des relations entre réseaux sociaux et applications de trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le trading dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice pénale : les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renvoi des questions prioritaires de constitutionnalité : quelle appréciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prévenir le blanchiment : le rôle des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et rôle de la déjudiciarisation en matière pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale et la sanction administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la sanction pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences étrangères de déradicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes, les mineurs et le terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités : dialogue, advocacy ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La compliance : nouveaux enjeux pour les entreprises, nouveaux rôles pour les juristes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la délinquance des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans des lois du 5 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain : La justice prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juridictions répressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et marchés financiers : le duel répressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit pénal et éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victime pénale et Conseil de l'Europe : chronique d'un faux-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge pénal et l’indemnisation de la victime </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Ecole de droit - Centre Michel de Lhospital, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis, 5e édition, pp.XV-331, 2024, Objectif droit. TD, 978-2-7110-3896-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, pp.XV-281, 2018, Objectif droit. Travaux dirigés, 978-2-7110-2782-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, pp.XIII-257, 2013, Objectif droit. Travaux dirigés, 978-2-7110-1059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal éclairé par la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités autour du droit répressif de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poursuites en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de procédure pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élément moral de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur du site acherontamovebo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel vs tiers : confiscation et personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chances raisonnables vs précision de l’information : manquement d’initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique vs Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément moral de l'infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public vs préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction sénatoriale vs mission de service public : une assimilation heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs produit : saisie pénale, pluralité de participants et solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : intérêt vs amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de la presse vs information privilégiée : un journaliste peut être un initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul (impossible) d’actions vs cursus (possible) d’investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS : abstentions vs détournements, connexité et interruption de la prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une simplification et un renforcement de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses biologiques vs manœuvres frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature vs participation personnelle : commission «indirecte» du favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extranéité vs territorialité : localisation d’une escroquerie indivisible d’un faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrousel de TVA : escroquerie en bande organisée, Ne bis in idem et réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance : droit commun vs droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action douanière vs action publique : QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 26 mars 2016, préjudice écologique et associations agréées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-513/514/526 QPC du 14 janvier 2016, [Initié II]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 30 mars 2016, Ne bis in idem, ISF et fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commentaire décision n°2015-510 QPC du 7 janvier 2016, [Sanctions pécuniaires prononcées par l'Autorité de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-489 QPC du 14 octobre 2015 - [Saisine d'office et sanctions pécuniaires prononcées par le Conseil de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 12 nov. 2015, n° 15-83114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-494 QPC du 16 octobre 2015 – [Procédure de restitution, au cours de l'information judiciaire, des objets placés sous main de justice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-508 QPC du 11 décembre 2015, M. Amir F, [Prolongation exceptionnelle de la garde à vue pour des faits de blanchiment, de recel et d'association de malfaiteurs en lien avec des faits d'escroquerie en bande organisée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité - Essai sur la transposition d'un concept en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Aix Marseille Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01799011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D79A4676"/>
+    <w:nsid w:val="1583AD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-catelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-3999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079425607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044967v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Clavreul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catelan Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092543v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey De Montis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0197" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793843v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121305v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121308v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121316v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141751v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121368v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6873" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/emmanuel-putman-muriel-giacopelli_les-droits-fondamentaux-des-personnes-privees-de-liberte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092445v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090324v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092457v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092483v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090331v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467220v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467424v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467224v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467229v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467422v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01799011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-catelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-3999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079425607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catelan Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/emmanuel-putman-muriel-giacopelli_les-droits-fondamentaux-des-personnes-privees-de-liberte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey De Montis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0197" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244806v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121308v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121351v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090324v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092496v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092451v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092421v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01799011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>