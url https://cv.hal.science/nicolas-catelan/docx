--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas CATELAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University Abu Dhabi -Membre du Centre de droit des affaires et de gestion (CEDAG - EA 1516) / SAFIRDirecteur scientifique de la revue Lexbase Pénal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5669-3999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079425607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire, écrire et réécrire l’article 121-2 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la règle pénale au XXIè siècle (dir. Pr P. Cazalbou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-159, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Clement-Fontaine - N. Martial-Braz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit européen du numérique - Approche jurisprudentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.619-639, 2025, 978-2802773054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions provisoires (paradigme et jalons en droit pénal des affaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Py, B., Seuvic, J.-F. et Martinelle, M. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit pénal des affaires, du singulier au pluriel - Mélanges en l’honneur du professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.345-365, 2023, 9782384510528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la cybercriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code de la Cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre II, Dalloz, 2022, 9782247217342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et intérêt de la déjudiciarisation en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, 9782275061009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données traitées – Données relatives aux condamnations et aux infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des données personnelles ; les spécificités du droit français au regard du RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019, 9782247200368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal et les marchés financiers (2) - Ethique et marchés financiers : le duel répressif&amp;quot;, in: Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, pp. 115-126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, 182 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 13, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ-Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 115-126, 2018, 978-2912589538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'audition libre : de la pratique à la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2017, 9782275053059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et vie familiale de la personne privée de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des personnes privées de liberté, Putman E., Giacopelli M. (dirc),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2015, 978-2-84934-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et non-présentation de comptabilité : tout est question de date... ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (59-60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude CumCum : une CJIP « gagnant-gagnant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : double défaut de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP et corruption internationale : ne tirez pas sur l'ambulance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et responsabilité pénale des personnes morales : de l'appel et de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, erreur sur le droit et conseils juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d'intérêts : prendre, conserver et prescrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption : transmission des voies de recours à la société absorbante après fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences (collectives et économies) artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et action civile des associations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation des interdictions professionnelles : constitutionnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement d'objets pénalement saisis : la responsabilité pénale est-elle une obligation comme une autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie pénale, démembrement de la propriété et minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'entreprise, métamorphose silencieuse du contentieux répressif économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de saisies post-infirmation d'une mainlevée : entre rétroactivité et indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation et blanchiment : l’incertaine utilité de la distinction objet/produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : présomption si dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge de l'impôt et saisie pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de la chose transigée : réflexions et interrogations à l’aune de la CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, syndic et fongibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité de la collecte déloyale de données à caractère personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute et ABS : temporalité des détournements et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : la citation aussi aisée que l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance et immeuble : dire le droit et repenser la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d’un recours juridictionnel (entre principes constitutionnels et principes européens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie pour obtention d'un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de loterie, abus de confiance et blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit du favoritisme, objet du recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours de qualifications : feu le principe d'unicité de qualification !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalités criminelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l'auto-recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet européen, un &amp;quot;composant systémique de l'état de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Droit Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°292, pp.375-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information privilégiée et liberté de la presse : subtile conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis in idem fiscal et substantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, fraude fiscale et cumul des actions et sanctions : épilogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP McDonald's : note salée pour une recette luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix qui potuit rerum cognoscere causas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : les références à la présomption d'impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle confiscation du bien commun : un tiers nommé Pyrrhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°1, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez cette faute que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°14, pp.736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : le mirage aux deux reflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert en matière économique et financière. Entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°9, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n’empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n'empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalité impose que toute confiscation soit motivée en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d'initié et preuve par faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit pénal à la justice pénale : de l'importance des lumières sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : qui ne dit mot ne consent pas… mais paye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours d'infractions : le cumul comme nouveau principe de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul fraude fiscale/délit comptable fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : à la recherche de l'organe et du représentant perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe commune d'enquête : qui dit &amp;quot;délai&amp;quot; ne dit pas nécessairement &amp;quot;date de fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la CJIP est-elle réellement le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice du quotidien et quotidien de la Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation d'un bien de communauté: l'épouse n'est pas un tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalité : querelle de sources autour de l'établissement stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d’attestation de déplacement : quand l’intransigeance évince l’erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d'une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la concurrence : rareté et droit d'ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.N8822BYE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'attestation de déplacement : quand l'intransigeance évince l'erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution: clarification de l'office de la chambre de l'instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : l'inconstitutionnelle disgrâce des tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation de patrimoine : l'usufruit n'est pas l'indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la légalité : champ de l'interdiction de gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie à la TVA : bis in indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection européenne des tiers à la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol: bien mal acquis profite parfois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption d'agents publics étrangers : le temps des CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie pénale : sanction provisoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°20, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de lois entre vérité et sincérité (à propos de la subornation de témoins par avocat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d'un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détention provisoire, mystère de pacotille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d’un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vanité des bûchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité de la fourchette d'emprisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gilet et la robe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'excuse d'un avocat appréciés par le Président de la Cour d'Assises : conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majeur protégé, garde à vue et droits de la défense : abrogation logique, modulation timorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité sans surprise du délit d'apologie d'actes de terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et manipulation de cours : condamnation sans réserve du cumul de poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'affaiblissement de la personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence QPC en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.203-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises et motivation des peines : un bienvenu tour de passe-passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l’AMF : bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne… et pis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (avril - novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscure clarté de l’entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l'AMF: &amp;quot;Bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique : Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Daïmallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bachert-Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.603-666. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.115.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l'indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°115, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de sites terroristes : quel dialogue entre le législateur et ses juges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d'intérêt public... la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l’indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrène pour une peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscure clarté de l'entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (octobre à décembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve d'interprétation extensive en matière d'écrou extraditionnel&amp;quot;, CC, 9 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention provisoire et droit de communiquer avec des proches&amp;quot;, CC, 24 mai 2016, Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Exposition à l'amiante et risque pénal », commentaire de Cass. Crim. 19 avril 2017, n° 16-80.695, 700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-621 QPC du 30 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-621 QPC du 30 mars 2017, Société Clos Teddi et autre [Cumul des poursuites pénales et administratives en cas d'emploi illégal d'un travailleur étranger], pp.747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d'identité sur réquisitions du procureur de la République]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « La chambre criminelle livre un vade-mecum de la confiscation », commentaire sous Crim. 7 déc. 2016, (pourvois n° 16-81280, 15-86897, 12-81707 - 15-85429, 16-80879, 15-87717, 15-85136), 687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales », commentaire de Cass. crim., 7 juin 2017, n° 15-87.214, 704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel&amp;quot;, note sous Cons. constit. 7 avril 2017, Recueil, Dalloz, 2017, pp. 1180-1183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle abstrait des contrôles d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité de la responsabilité en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour &amp;quot;Ne bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey De Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.109.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-555 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-555 QPC du 22 juillet 2016 M. Karim B. [Subordination de la mise en mouvement de l'action publique en matière d'infractions fiscales à une plainte de l'administration], 109, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016 M. Pierre M. [Cumul des poursuites pénales pour banqueroute avec la procédure de liquidation judiciaire et cumul des mesures de faillite ou d'interdiction, 109, pp.251 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-602 QPC du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-602 QPC du 9 décembre 2016, M. Patrick H [Incarcération lors de l'exécution d'un mandat d'arrêt européen], pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-618 QPC du 16 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-618 QPC du 16 mars 2017, Mme Michelle Theresa B. [Amende pour défaut de déclaration de trust], pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d'un navire par les agents des douanes et absence de recours du propriétaire&amp;quot;, CC, 18 mai 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-616/617 QPC du 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-616/617 QPC du 9 mars 2017, Société Barnes et autre [Procédure de sanction devant la Commission nationale des sanctions], pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d’identité sur réquisitions du procureur de la République], pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-572 QPC du 30 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-572 QPC du 30 septembre 2016 M. Gilles M. et autres, [Cumul des poursuites pénales pour le délit de diffusion de fausses informations avec des poursuites devant la commission des sanctions de l'AMF pour manquement à la bonne information du public], 109, pp.254 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et le cumul recel / blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Ne bis in idem et le cumul recel / blanchiment », commentaire de Crim. 26 octobre 2016, (pourvoi n° 15-84552), n°1 et 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-611 QPC du 10 février 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-611 QPC du 10 février 2017, M. David P. [Délit de consultation habituelle de sites internet terroristes], pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions pénales d'outre-mer sous le feu du Conseil constitutionnel&amp;quot;, CC, 3 juin 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verrou de Bercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction disproportionnée en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation, sans nécessité ni proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'interruption de la prescription : le mythe de l'imprescriptibilité ?, 6862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transaction pénale et le droit à l'assistance d'un avocat&amp;quot;, CC, 23 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête &amp;quot;simple&amp;quot; de concurrence et absence de recours contre la demande de communication de documents&amp;quot;, CC, 8 juillet 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel », commentaire de la Décision n° 2017-625-QPC du 7 avril 2017, 20, pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliation et cumul des contentieux relatifs à la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Conciliation et cumul des contentieux relatifs à la fraude fiscale », commentaire de Crim. 22 février 2017, n° 14-82.526, 694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public de fonds, négligence et recel : entre droit commun et droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Détournement public de fonds, négligence et recel : entre droit commun et droit spécial », commentaire de Cass. crim. 22 février 2017, n° 15-87.328, 692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-556 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-556 QPC du 22 juillet 2016 - M. Patrick S., [Pénalités … II], 109, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, escroquerie et marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit répressif des marchés financiers : cumul à nouveau prohibé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egal accès aux réquisitions du procureur général devant la chambre de l'instruction&amp;quot;, CC, 16 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintech et droit pénal : une répression entre régulation et dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fintech et droit pénal : une répression entre régulation et dématérialisation 10, p109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-542 QPC du 18 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-542 QPC du 18 mai 2016 Société ITM Alimentaire International SAS [Prononcé d'une amende civile à l'encontre d'une personne morale à laquelle une entreprise a été transmise], 109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, droits de la défense et périmètre des nullités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Témoin, droits de la défense et périmètre des nullités », obs. sous Cass. crim., 10 oct. 2017 (n° 16-86.874), 12, p550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-545 QPC du 24 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-545 QPC du 24 juin 2016 M. Alec W. et autre - Décision n° 2016-546 QPC du 24 juin 2016 M. Jérôme C. [Pénalités fiscales pour insuffisance de déclaration et sanctions pénales pour fraude fiscale], 109, pp.246 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-554 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-554 QPC du 22 juillet 2016 - M. Gilbert B. [Amende pour défaut de déclaration de comptes bancaires ouverts, utilisés ou clos à l'étranger II], 109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : cumul validé, égalité contrariée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit fiscal: un cumul validé au bénéfice de nouvelles limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et amende fiscale proportionnelle ... disproportionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAE, incarcération et réserves normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution vs CESDH vs UE : ne bis in idem et la répression des opérations d'initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 03, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et fiscales : renvoi d'une QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux textes relatifs au renseignement : un moindre mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présomption d'impureté : blanchir sans linge sale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 587, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions devant l'ADLC et l'AMF : autorité ou influence sur le droit pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la délinquance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille en droit de la sanction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2012-409 du 27 mars 2012 de programmation relative à l'exécution des peines : du mythe au syndrome de Pénélope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de régulation bancaire et financière, Décret portant modification de la procédure de sanction de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi d'orientation et de programmation pour la performance de la sécurité intérieure (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2010-49 du 13 janvier 2010 relative à la biologie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2009-1585 du 17 décembre 2009 relative à la reconnaissance des qualifications professionnelles requises pour l'exercice des professions médicales, pharmaceutiques et paramédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2009-1311 du 28 octobre 2009 relative à la protection pénale de la propriété littéraire et artistique sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1187 du 14 novembre 2008 relative au statut des témoins devant les commissions d'enquête parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1545 du 31 décembre 2008 pour l'amélioration et la simplification du droit de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret n° 2007-1388 du 26 septembre 2007 pris pour l'application de la loi n° 2007-297 du 5 mars 2007 relative à la prévention de la délinquance et modifiant le code pénal et le code de procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2007-1787 du 20 décembre 2007 relative à la simplification du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Digital Humanities in the Arabian Gulf: Interdisciplinary Perspectives on Infrastructure, Cultural Heritage, and Community Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Svard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph Wrisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et humanités numériques dans le Golfe arabo-persique : perspectives interdisciplinaires sur l’éthique, le patrimoine culturel et la construction communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Abu Dhabi, Feb 2025, Abu Dhabi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expert en matière économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert et expertise en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, Algorithme & Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA, Algorithme &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de culpabilité et infraction de blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières leçons de l’affaire Game Stop. Réflexions autour des relations entre réseaux sociaux et applications de trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le trading dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice pénale : les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renvoi des questions prioritaires de constitutionnalité : quelle appréciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prévenir le blanchiment : le rôle des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et rôle de la déjudiciarisation en matière pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale et la sanction administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la sanction pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences étrangères de déradicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes, les mineurs et le terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités : dialogue, advocacy ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La compliance : nouveaux enjeux pour les entreprises, nouveaux rôles pour les juristes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la délinquance des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans des lois du 5 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain : La justice prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juridictions répressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et marchés financiers : le duel répressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit pénal et éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victime pénale et Conseil de l'Europe : chronique d'un faux-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge pénal et l’indemnisation de la victime </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Ecole de droit - Centre Michel de Lhospital, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis, 5e édition, pp.XV-331, 2024, Objectif droit. TD, 978-2-7110-3896-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, pp.XV-281, 2018, Objectif droit. Travaux dirigés, 978-2-7110-2782-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, pp.XIII-257, 2013, Objectif droit. Travaux dirigés, 978-2-7110-1059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal éclairé par la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités autour du droit répressif de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poursuites en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de procédure pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élément moral de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur du site acherontamovebo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel vs tiers : confiscation et personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chances raisonnables vs précision de l’information : manquement d’initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique vs Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément moral de l'infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public vs préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction sénatoriale vs mission de service public : une assimilation heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs produit : saisie pénale, pluralité de participants et solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : intérêt vs amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de la presse vs information privilégiée : un journaliste peut être un initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul (impossible) d’actions vs cursus (possible) d’investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS : abstentions vs détournements, connexité et interruption de la prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une simplification et un renforcement de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses biologiques vs manœuvres frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature vs participation personnelle : commission «indirecte» du favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extranéité vs territorialité : localisation d’une escroquerie indivisible d’un faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrousel de TVA : escroquerie en bande organisée, Ne bis in idem et réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance : droit commun vs droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action douanière vs action publique : QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 26 mars 2016, préjudice écologique et associations agréées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-513/514/526 QPC du 14 janvier 2016, [Initié II]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 30 mars 2016, Ne bis in idem, ISF et fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commentaire décision n°2015-510 QPC du 7 janvier 2016, [Sanctions pécuniaires prononcées par l'Autorité de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-489 QPC du 14 octobre 2015 - [Saisine d'office et sanctions pécuniaires prononcées par le Conseil de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 12 nov. 2015, n° 15-83114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-494 QPC du 16 octobre 2015 – [Procédure de restitution, au cours de l'information judiciaire, des objets placés sous main de justice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-508 QPC du 11 décembre 2015, M. Amir F, [Prolongation exceptionnelle de la garde à vue pour des faits de blanchiment, de recel et d'association de malfaiteurs en lien avec des faits d'escroquerie en bande organisée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité - Essai sur la transposition d'un concept en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Aix Marseille Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01799011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas CATELAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University Abu Dhabi -Membre du Centre de droit des affaires et de gestion (CEDAG - EA 1516) / SAFIRDirecteur scientifique de la revue Lexbase Pénal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5669-3999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079425607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : double défaut de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie pénale, démembrement de la propriété et minorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement d'objets pénalement saisis : la responsabilité pénale est-elle une obligation comme une autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et responsabilité pénale des personnes morales : de l'appel et de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, erreur sur le droit et conseils juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d'intérêts : prendre, conserver et prescrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption : transmission des voies de recours à la société absorbante après fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences (collectives et économies) artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et action civile des associations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation des interdictions professionnelles : constitutionnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP et corruption internationale : ne tirez pas sur l'ambulance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'entreprise, métamorphose silencieuse du contentieux répressif économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de saisies post-infirmation d'une mainlevée : entre rétroactivité et indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation et blanchiment : l’incertaine utilité de la distinction objet/produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : présomption si dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et non-présentation de comptabilité : tout est question de date... ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (59-60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude CumCum : une CJIP « gagnant-gagnant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute et ABS : temporalité des détournements et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalité de la collecte déloyale de données à caractère personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : la citation aussi aisée que l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance et immeuble : dire le droit et repenser la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d’un recours juridictionnel (entre principes constitutionnels et principes européens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie pour obtention d'un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de loterie, abus de confiance et blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS, syndic et fongibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de la chose transigée : réflexions et interrogations à l’aune de la CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge de l'impôt et saisie pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis in idem fiscal et substantiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP McDonald's : note salée pour une recette luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, fraude fiscale et cumul des actions et sanctions : épilogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert en matière économique et financière. Entre singularité et pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°9, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n’empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchiment : les références à la présomption d'impureté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle confiscation du bien commun : un tiers nommé Pyrrhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°1, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez cette faute que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°14, pp.736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des personnes morales : le mirage aux deux reflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconstitutionnelle double poursuite des entraves à l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04, pp.205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : de quelques principes essentiels à son prononcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix qui potuit rerum cognoscere causas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faux : qui peut et n'empêche… ne pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légalité impose que toute confiscation soit motivée en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délit d'initié et preuve par faisceau d'indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit pénal à la justice pénale : de l'importance des lumières sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CJIP LVMH : qui ne dit mot ne consent pas… mais paye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours d'infractions : le cumul comme nouveau principe de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul fraude fiscale/délit comptable fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalités criminelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du produit du favoritisme, objet du recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impunité de l'auto-recel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°29, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parquet européen, un &amp;quot;composant systémique de l'état de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Droit Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°292, pp.375-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours de qualifications : feu le principe d'unicité de qualification !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS et faux bilan : rappels de légalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information privilégiée et liberté de la presse : subtile conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d’attestation de déplacement : quand l’intransigeance évince l’erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation d'un bien de communauté: l'épouse n'est pas un tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude fiscale et légalité : querelle de sources autour de l'établissement stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'attestation de déplacement : quand l'intransigeance évince l'erreur légitime sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution: clarification de l'office de la chambre de l'instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation : l'inconstitutionnelle disgrâce des tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal de la concurrence : rareté et droit d'ester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d’une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.N8822BYE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge pénal, juge de la propriété (histoire d'une ambiguïté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escroquerie à la TVA : bis in indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscation de patrimoine : l'usufruit n'est pas l'indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie de la légalité : champ de l'interdiction de gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection européenne des tiers à la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol: bien mal acquis profite parfois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption d'agents publics étrangers : le temps des CJIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale des personnes morales : à la recherche de l'organe et du représentant perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la CJIP est-elle réellement le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°11, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipe commune d'enquête : qui dit &amp;quot;délai&amp;quot; ne dit pas nécessairement &amp;quot;date de fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°31, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice du quotidien et quotidien de la Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brigant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie pénale : sanction provisoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°20, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de lois entre vérité et sincérité (à propos de la subornation de témoins par avocat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d'un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détention provisoire, mystère de pacotille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment - Avocats et lutte contre le blanchiment : chronique d’un faux amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vanité des bûchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut défendre la justice pénale financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d'excuse d'un avocat appréciés par le Président de la Cour d'Assises : conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et manipulation de cours : condamnation sans réserve du cumul de poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majeur protégé, garde à vue et droits de la défense : abrogation logique, modulation timorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité sans surprise du délit d'apologie d'actes de terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'affaiblissement de la personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalité de la fourchette d'emprisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°117, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gilet et la robe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gêne… et pis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Procureur (national) anti-terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscure clarté de l’entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l'AMF: &amp;quot;Bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (avril - novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention judiciaire d'intérêt public... la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de sites terroristes : quel dialogue entre le législateur et ses juges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l'indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°115, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique : Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Daïmallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bachert-Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.603-666. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.115.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxymore juridique : l’indépendance subordonnée des parquetiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrène pour une peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscure clarté de l'entreprise individuelle terroriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°113, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit pénal des affaires (octobre à décembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux-semblant de la légalité face à la répression administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence QPC en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.203-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de connexion et enquêteurs de l’AMF : bis repetita placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assises et motivation des peines : un bienvenu tour de passe-passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-602 QPC du 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-602 QPC du 9 décembre 2016, M. Patrick H [Incarcération lors de l'exécution d'un mandat d'arrêt européen], pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité de la responsabilité en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requiem pour &amp;quot;Ne bis in idem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-555 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-555 QPC du 22 juillet 2016 M. Karim B. [Subordination de la mise en mouvement de l'action publique en matière d'infractions fiscales à une plainte de l'administration], 109, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-573 QPC du 29 septembre 2016 - M. Lakhdar Y. et Décision n° 2016-570 QPC du 29 septembre 2016 M. Pierre M. [Cumul des poursuites pénales pour banqueroute avec la procédure de liquidation judiciaire et cumul des mesures de faillite ou d'interdiction, 109, pp.251 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-618 QPC du 16 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-618 QPC du 16 mars 2017, Mme Michelle Theresa B. [Amende pour défaut de déclaration de trust], pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey De Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bénéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.109.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transaction pénale et le droit à l'assistance d'un avocat&amp;quot;, CC, 23 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'interruption de la prescription : le mythe de l'imprescriptibilité ?, 6862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verrou de Bercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation, sans nécessité ni proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction disproportionnée en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-572 QPC du 30 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-572 QPC du 30 septembre 2016 M. Gilles M. et autres, [Cumul des poursuites pénales pour le délit de diffusion de fausses informations avec des poursuites devant la commission des sanctions de l'AMF pour manquement à la bonne information du public], 109, pp.254 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem et le cumul recel / blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Ne bis in idem et le cumul recel / blanchiment », commentaire de Crim. 26 octobre 2016, (pourvoi n° 15-84552), n°1 et 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-611 QPC du 10 février 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-611 QPC du 10 février 2017, M. David P. [Délit de consultation habituelle de sites internet terroristes], pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juridictions pénales d'outre-mer sous le feu du Conseil constitutionnel&amp;quot;, CC, 3 juin 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d'un navire par les agents des douanes et absence de recours du propriétaire&amp;quot;, CC, 18 mai 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-616/617 QPC du 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-616/617 QPC du 9 mars 2017, Société Barnes et autre [Procédure de sanction devant la Commission nationale des sanctions], pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d’identité sur réquisitions du procureur de la République], pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fintech et droit pénal : une répression entre régulation et dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fintech et droit pénal : une répression entre régulation et dématérialisation 10, p109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public de fonds, négligence et recel : entre droit commun et droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Détournement public de fonds, négligence et recel : entre droit commun et droit spécial », commentaire de Cass. crim. 22 février 2017, n° 15-87.328, 692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conciliation et cumul des contentieux relatifs à la fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, * « Conciliation et cumul des contentieux relatifs à la fraude fiscale », commentaire de Crim. 22 février 2017, n° 14-82.526, 694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel », commentaire de la Décision n° 2017-625-QPC du 7 avril 2017, 20, pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-556 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-556 QPC du 22 juillet 2016 - M. Patrick S., [Pénalités … II], 109, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit répressif des marchés financiers : cumul à nouveau prohibé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bis in idem, escroquerie et marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête &amp;quot;simple&amp;quot; de concurrence et absence de recours contre la demande de communication de documents&amp;quot;, CC, 8 juillet 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egal accès aux réquisitions du procureur général devant la chambre de l'instruction&amp;quot;, CC, 16 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-542 QPC du 18 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-542 QPC du 18 mai 2016 Société ITM Alimentaire International SAS [Prononcé d'une amende civile à l'encontre d'une personne morale à laquelle une entreprise a été transmise], 109, pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, droits de la défense et périmètre des nullités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Témoin, droits de la défense et périmètre des nullités », obs. sous Cass. crim., 10 oct. 2017 (n° 16-86.874), 12, p550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-545 QPC du 24 juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-545 QPC du 24 juin 2016 M. Alec W. et autre - Décision n° 2016-546 QPC du 24 juin 2016 M. Jérôme C. [Pénalités fiscales pour insuffisance de déclaration et sanctions pénales pour fraude fiscale], 109, pp.246 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-554 QPC du 22 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-554 QPC du 22 juillet 2016 - M. Gilbert B. [Amende pour défaut de déclaration de comptes bancaires ouverts, utilisés ou clos à l'étranger II], 109, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueroute : cumul validé, égalité contrariée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit fiscal: un cumul validé au bénéfice de nouvelles limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°109, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et amende fiscale proportionnelle ... disproportionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAE, incarcération et réserves normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détention provisoire et droit de communiquer avec des proches&amp;quot;, CC, 24 mai 2016, Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chambre criminelle livre un vade-mecum de la confiscation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « La chambre criminelle livre un vade-mecum de la confiscation », commentaire sous Crim. 7 déc. 2016, (pourvois n° 16-81280, 15-86897, 12-81707 - 15-85429, 16-80879, 15-87717, 15-85136), 687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-606/607 QPC du 24 janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-606/607 QPC du 24 janvier 2017, M. Ahmed M. et autre [Contrôles d'identité sur réquisitions du procureur de la République]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2016-621 QPC du 30 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Décision n° 2016-621 QPC du 30 mars 2017, Société Clos Teddi et autre [Cumul des poursuites pénales et administratives en cas d'emploi illégal d'un travailleur étranger], pp.747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à l'amiante et risque pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Exposition à l'amiante et risque pénal », commentaire de Cass. Crim. 19 avril 2017, n° 16-80.695, 700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Emploi illicite d'étrangers : entre non-rétroactivité in mitius et consolidation de la responsabilité des personnes morales », commentaire de Cass. crim., 7 juin 2017, n° 15-87.214, 704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle abstrait des contrôles d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°111, pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interruption de la prescription : le mythe de l'imprescriptibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise individuelle terroriste et les axiomes du Conseil constitutionnel&amp;quot;, note sous Cons. constit. 7 avril 2017, Recueil, Dalloz, 2017, pp. 1180-1183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve d'interprétation extensive en matière d'écrou extraditionnel&amp;quot;, CC, 9 septembre 2016, in Chronique de jurisprudence QPC en matière pénale, RFDC Revue Française de Droit Constitutionnel, PUF, 2017, p. 242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul de sanctions pénales et fiscales : renvoi d'une QPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution vs CESDH vs UE : ne bis in idem et la répression des opérations d'initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 03, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux textes relatifs au renseignement : un moindre mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions devant l'ADLC et l'AMF : autorité ou influence sur le droit pénal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02225134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présomption d'impureté : blanchir sans linge sale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 587, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la délinquance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la lutte contre le terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2012-409 du 27 mars 2012 de programmation relative à l'exécution des peines : du mythe au syndrome de Pénélope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille en droit de la sanction pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02245033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi d'orientation et de programmation pour la performance de la sécurité intérieure (suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de régulation bancaire et financière, Décret portant modification de la procédure de sanction de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02, pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2010-49 du 13 janvier 2010 relative à la biologie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnance n° 2009-1585 du 17 décembre 2009 relative à la reconnaissance des qualifications professionnelles requises pour l'exercice des professions médicales, pharmaceutiques et paramédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2009-1311 du 28 octobre 2009 relative à la protection pénale de la propriété littéraire et artistique sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1187 du 14 novembre 2008 relative au statut des témoins devant les commissions d'enquête parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2008-1545 du 31 décembre 2008 pour l'amélioration et la simplification du droit de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 02, pp.426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret n° 2007-1388 du 26 septembre 2007 pris pour l'application de la loi n° 2007-297 du 5 mars 2007 relative à la prévention de la délinquance et modifiant le code pénal et le code de procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2007-1787 du 20 décembre 2007 relative à la simplification du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 02, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02244586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Digital Humanities in the Arabian Gulf: Interdisciplinary Perspectives on Infrastructure, Cultural Heritage, and Community Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fresquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Svard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joseph Wrisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et humanités numériques dans le Golfe arabo-persique : perspectives interdisciplinaires sur l’éthique, le patrimoine culturel et la construction communautaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Abu Dhabi, Feb 2025, Abu Dhabi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, Algorithme & Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA, Algorithme &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expert en matière économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert et expertise en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de culpabilité et infraction de blanchiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières leçons de l’affaire Game Stop. Réflexions autour des relations entre réseaux sociaux et applications de trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le trading dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe(s) et justice pénale : les défis financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renvoi des questions prioritaires de constitutionnalité : quelle appréciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC en matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et rôle de la déjudiciarisation en matière pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale et la sanction administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la sanction pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux prévenir le blanchiment : le rôle des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer la lutte contre le blanchiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences étrangères de déradicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes, les mineurs et le terrorisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et l'encadrement de la matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain : La justice prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la délinquance des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans des lois du 5 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités : dialogue, advocacy ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La compliance : nouveaux enjeux pour les entreprises, nouveaux rôles pour les juristes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juridictions répressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Faut-il déspécialiser la procédure pénale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et marchés financiers : le duel répressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit pénal et éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victime pénale et Conseil de l'Europe : chronique d'un faux-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge pénal et l’indemnisation de la victime </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne - Ecole de droit - Centre Michel de Lhospital, Mar 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire, écrire et réécrire l’article 121-2 du Code pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la règle pénale au XXIè siècle (dir. Pr P. Cazalbou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-159, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Clement-Fontaine - N. Martial-Braz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit européen du numérique - Approche jurisprudentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.619-639, 2025, 978-2802773054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions provisoires (paradigme et jalons en droit pénal des affaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Py, B., Seuvic, J.-F. et Martinelle, M. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit pénal des affaires, du singulier au pluriel - Mélanges en l’honneur du professeur Frédéric Stasiak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.345-365, 2023, 9782384510528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la cybercriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code de la Cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre II, Dalloz, 2022, 9782247217342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et intérêt de la déjudiciarisation en matière pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la déjudiciarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, 9782275061009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données traitées – Données relatives aux condamnations et aux infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des données personnelles ; les spécificités du droit français au regard du RGPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019, 9782247200368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal et les marchés financiers (2) - Ethique et marchés financiers : le duel répressif&amp;quot;, in: Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, pp. 115-126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal et l'éthique des affaires, Actes du colloque de Clermont-Ferrand du 18 mars 2016, J-B. Perrier (dir.), Editions du Centre Michel de l'Hospital, 2018, 182 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 13, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ-Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 115-126, 2018, 978-2912589538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contenu de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'audition libre : de la pratique à la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2017, 9782275053059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et vie familiale de la personne privée de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux des personnes privées de liberté, Putman E., Giacopelli M. (dirc),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2015, 978-2-84934-196-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis, 5e édition, pp.XV-331, 2024, Objectif droit. TD, 978-2-7110-3896-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, pp.XV-281, 2018, Objectif droit. Travaux dirigés, 978-2-7110-2782-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, pp.XIII-257, 2013, Objectif droit. Travaux dirigés, 978-2-7110-1059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le positionnement singulier du Parquet européen : entre justice de l’Union européenne et justice de droit interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le blanchiment et les présomptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit pénal éclairé par la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités autour du droit répressif de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poursuites en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat en droit pénal économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droit pénal économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit pénal et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur du site acherontamovebo.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de procédure pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élément moral de l’infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de Droit pénal général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique vs Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément moral de l'infraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu'Eve : quand un sein est un sexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS : abstentions vs détournements, connexité et interruption de la prescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumul (impossible) d’actions vs cursus (possible) d’investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une simplification et un renforcement de la procédure pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise illégale d’intérêts : intérêt vs amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de la presse vs information privilégiée : un journaliste peut être un initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement public vs préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction sénatoriale vs mission de service public : une assimilation heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs produit : saisie pénale, pluralité de participants et solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses biologiques vs manœuvres frauduleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature vs participation personnelle : commission «indirecte» du favoritisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extranéité vs territorialité : localisation d’une escroquerie indivisible d’un faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit Pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrousel de TVA : escroquerie en bande organisée, Ne bis in idem et réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de confiance : droit commun vs droit spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action douanière vs action publique : QPC rejetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chances raisonnables vs précision de l’information : manquement d’initié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel vs tiers : confiscation et personnalité des peines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique de Droit pénal des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.n°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 30 mars 2016, Ne bis in idem, ISF et fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-508 QPC du 11 décembre 2015, M. Amir F, [Prolongation exceptionnelle de la garde à vue pour des faits de blanchiment, de recel et d'association de malfaiteurs en lien avec des faits d'escroquerie en bande organisée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-494 QPC du 16 octobre 2015 – [Procédure de restitution, au cours de l'information judiciaire, des objets placés sous main de justice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commentaire décision n°2015-510 QPC du 7 janvier 2016, [Sanctions pécuniaires prononcées par l'Autorité de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-489 QPC du 14 octobre 2015 - [Saisine d'office et sanctions pécuniaires prononcées par le Conseil de la concurrence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 12 nov. 2015, n° 15-83114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.4 - n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crim. 26 mars 2016, préjudice écologique et associations agréées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire décision n° 2015-513/514/526 QPC du 14 janvier 2016, [Initié II]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Catelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam (toujours) plus fort qu’Eve : saison 2 épisode 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité - Essai sur la transposition d'un concept en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catelan Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Aix Marseille Université, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01799011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1583AD29"/>
+    <w:nsid w:val="CF5E4D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-catelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-3999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079425607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catelan Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/emmanuel-putman-muriel-giacopelli_les-droits-fondamentaux-des-personnes-privees-de-liberte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey De Montis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luppi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0197" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687192v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121290v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244806v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121308v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121310v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121351v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090324v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092496v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092451v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092421v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01799011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-catelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-3999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079425607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044929v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Clavreul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catelan Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gervier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.115.0603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01623538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey De Montis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0197" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01689545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244904v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05065443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fresquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Moura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Svard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph Wrisley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121306v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121308v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121316v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141751v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121368v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6873" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/emmanuel-putman-muriel-giacopelli_les-droits-fondamentaux-des-personnes-privees-de-liberte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092445v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090324v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02090331v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467220v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467430v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467229v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467422v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467427v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01799011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>