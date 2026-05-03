--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -597,278 +597,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Hypnosis on Anxiety, Depression, Fatigue, and Sleepiness in People Undergoing Hemodialysis: A Clinical Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colobome facial : à propos d’une observation anténatale précoce exceptionnelle ; apport de l’échographie en 3-dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">G. Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauveau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207144.2013.810485⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.95-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197909v1</w:t>
+                <w:t xml:space="preserve">hal-04803708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colobome facial : à propos d’une observation anténatale précoce exceptionnelle ; apport de l’échographie en 3-dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cazenave</w:t>
+                <w:t xml:space="preserve">The Effects of Hypnosis on Anxiety, Depression, Fatigue, and Sleepiness in People Undergoing Hemodialysis: A Clinical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupré-Goudable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boog</w:t>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Vaillant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Lakdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (1), pp.95-98. </w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.475-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207144.2013.810485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803708v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CANet : un système de suivi de personnes à mobilité réduite grâce à leur canne de marche</w:t>
               </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (4), pp.262-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,187 +1674,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique du parcours chez les adolescents.</w:t>
+                <w:t xml:space="preserve">L’Arnett Inventory of Sensation Seeking (AISS) : validation et évaluation psychométrique chez une population de jeunes étudiants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (5), pp.366-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887480v1</w:t>
+                <w:t xml:space="preserve">hal-04803686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Arnett Inventory of Sensation Seeking (AISS) : validation et évaluation psychométrique chez une population de jeunes étudiants français</w:t>
+                <w:t xml:space="preserve">La pratique du parcours chez les adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (1), pp.124-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04803686v1</w:t>
+                <w:t xml:space="preserve">hal-04887480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conduites à risques aux assuétudes comportementales : le trouble addictif au danger</w:t>
               </w:r>
@@ -2234,246 +2234,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduites à risques et variation de l’estime de soi chez les adolescents : l’exemple du parkour</w:t>
+                <w:t xml:space="preserve">L’activité physique et sportive et l’estime de soi chez les adolescents handicapés : le cas de la pathologie du pied bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Michel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 166 (10), pp.875-881. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.10.026⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 166 (10), pp.789-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803677v1</w:t>
+                <w:t xml:space="preserve">hal-04803675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité physique et sportive et l’estime de soi chez les adolescents handicapés : le cas de la pathologie du pied bot</w:t>
+                <w:t xml:space="preserve">Conduites à risques et variation de l’estime de soi chez les adolescents : l’exemple du parkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lefort</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 166 (10), pp.789-793. </w:t>
+              <w:t xml:space="preserve">, 2008, 166 (10), pp.875-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803675v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des enjeux psychologiques dans la pratique féminine des sports à risques</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8573CF48"/>
+    <w:nsid w:val="15C8C6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7295-460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115064559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359130830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03273659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferracci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Peultier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fr&#233;our" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Vaillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.06.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lop&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7P7K28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Adnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VP3NW7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02990024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marimoutou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NXKFDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F9TWMC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4B4DZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescanff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRN7PLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Huggins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.11.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVWDCZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N48CLGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.01.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF6Z49W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SBCSQK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615800701330176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02989984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65L9BHZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7295-460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115064559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359130830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03273659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferracci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Peultier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fr&#233;our" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lop&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7P7K28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Adnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VP3NW7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02990024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marimoutou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NXKFDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F9TWMC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4B4DZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescanff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRN7PLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Huggins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.11.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVWDCZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.01.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF6Z49W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N48CLGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SBCSQK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615800701330176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02989984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65L9BHZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>