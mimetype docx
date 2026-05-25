--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2234,246 +2234,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité physique et sportive et l’estime de soi chez les adolescents handicapés : le cas de la pathologie du pied bot</w:t>
+                <w:t xml:space="preserve">Conduites à risques et variation de l’estime de soi chez les adolescents : l’exemple du parkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lefort</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 166 (10), pp.789-793. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 166 (10), pp.875-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.01.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803675v1</w:t>
+                <w:t xml:space="preserve">hal-04803677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduites à risques et variation de l’estime de soi chez les adolescents : l’exemple du parkour</w:t>
+                <w:t xml:space="preserve">L’activité physique et sportive et l’estime de soi chez les adolescents handicapés : le cas de la pathologie du pied bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Michel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 166 (10), pp.875-881. </w:t>
+              <w:t xml:space="preserve">, 2008, 166 (10), pp.789-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2006.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803677v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des enjeux psychologiques dans la pratique féminine des sports à risques</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15C8C6D6"/>
+    <w:nsid w:val="3F5E05A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7295-460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115064559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359130830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03273659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferracci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Peultier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fr&#233;our" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lop&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7P7K28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Adnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VP3NW7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02990024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marimoutou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NXKFDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F9TWMC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4B4DZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescanff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRN7PLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Huggins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.11.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVWDCZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.01.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF6Z49W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N48CLGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SBCSQK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615800701330176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02989984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65L9BHZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7295-460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115064559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359130830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03273659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thepaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferracci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Peultier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fr&#233;our" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lop&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7P7K28-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Adnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VP3NW7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02990024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Boulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marimoutou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NXKFDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Untas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kolko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56F9TWMC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4B4DZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescanff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRN7PLB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Huggins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.11.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVWDCZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N48CLGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2006.01.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCF6Z49W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Scanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.10.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SBCSQK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615800701330176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02989984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65L9BHZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>