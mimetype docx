--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -972,274 +972,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging scientists: An online survey exploring the experience of innovative biotechnological approaches to controlling vector-borne diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnoecology of pollination and pollinators: Knowledge and practice in three societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boëte</w:t>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uli Beisel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Guy Reeves</w:t>
+                <w:t xml:space="preserve">Romain Simenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-0996-x⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7/2015, pp.2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197366v1</w:t>
+                <w:t xml:space="preserve">hal-01175523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnoecology of pollination and pollinators: Knowledge and practice in three societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Roué</w:t>
+                <w:t xml:space="preserve">Engaging scientists: An online survey exploring the experience of innovative biotechnological approaches to controlling vector-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Battesti</w:t>
+                <w:t xml:space="preserve">Luísa Reis Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Simenel</w:t>
+                <w:t xml:space="preserve">R. Guy Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7/2015, pp.2229. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-0996-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175523v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing insect abundance: trading and fishing of zazamushi in Central Japan (Nagano Prefecture, Honshū Island)</w:t>
               </w:r>
@@ -2584,221 +2584,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kroto, ant larvae and pupae</w:t>
+                <w:t xml:space="preserve">L'utilisation des insectes dans les pratiques médicinales et rituelles d'Amazonie indigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irdez Azhar</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Citlalli López; Patricia Shanley. </w:t>
+                <w:t xml:space="preserve">Jérémy Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Erikson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Motte-Florac; Jacqueline M.C. Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riches of the forest: food, spices, crafts and resins of Asia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Insectes dans la tradition orale – Insects in oral litterature and traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters-SELAF (Ethnosciences), pp.395-406, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001786v1</w:t>
+                <w:t xml:space="preserve">halshs-00347153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des insectes dans les pratiques médicinales et rituelles d'Amazonie indigène</w:t>
+                <w:t xml:space="preserve">Kroto, ant larvae and pupae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Deturche</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Motte-Florac; Jacqueline M.C. Thomas. </w:t>
+                <w:t xml:space="preserve">Irdez Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citlalli López; Patricia Shanley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Insectes dans la tradition orale – Insects in oral litterature and traditions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Riches of the forest: food, spices, crafts and resins of Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for International Forestry Research (CIFOR), pp.37-40, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17528/cifor/001452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347153v1</w:t>
+                <w:t xml:space="preserve">hal-04001786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3130,229 +3130,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de fourmis de Guyane</w:t>
+                <w:t xml:space="preserve">Histoire de Tulupele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.15-17</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999833v1</w:t>
+                <w:t xml:space="preserve">hal-03999829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de Tulupele</w:t>
+                <w:t xml:space="preserve">Portraits de fourmis de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.23-24</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Zigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Norwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999829v1</w:t>
+                <w:t xml:space="preserve">hal-03999833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les masques insectes du reog javanais</w:t>
               </w:r>
@@ -4485,234 +4485,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiduría ancestral: insectos comestibles para construir sistemas alimentarios sostenibles. El caso de los catzos de los Andes ecuatorianos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
+                <w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mujeres en la Entomología. Recuento de sus aportes científicos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación de Entomología Latinoamericana/Sociedad Entomológica Ecuatoriana/Academia Entomológica de México, Mar 2024, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">OPIE - Groupe IDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465568v1</w:t>
+                <w:t xml:space="preserve">hal-04450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel Vallard</w:t>
+                <w:t xml:space="preserve">Sabiduría ancestral: insectos comestibles para construir sistemas alimentarios sostenibles. El caso de los catzos de los Andes ecuatorianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Carrasco-Torrontegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Colimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPIE - Groupe IDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t>
+              <w:t xml:space="preserve">Mujeres en la Entomología. Recuento de sus aportes científicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación de Entomología Latinoamericana/Sociedad Entomológica Ecuatoriana/Academia Entomológica de México, Mar 2024, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450853v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect trade in Latin America</w:t>
               </w:r>
@@ -5128,96 +5128,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03494532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs locaux dans l’apiculture de l’abeille géante asiatique</w:t>
+                <w:t xml:space="preserve">Ethnoentomology: A new Frontier of Knowledge Co-Production Accross Society (keynote speaker)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sociétés d’Abeilles/Sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS / Mission pour les Initiatives Transverses et Interdisciplinaires, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ethnoentomology and Entomological Sciences, 10th Congress of the Indonesian Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indonesian Entomological Society, Oct 2019, Denpasar, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018807v1</w:t>
+                <w:t xml:space="preserve">hal-04018824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t>
               </w:r>
@@ -5279,842 +5279,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04326280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnoentomology: A new Frontier of Knowledge Co-Production Accross Society (keynote speaker)</w:t>
+                <w:t xml:space="preserve">Les savoirs locaux dans l’apiculture de l’abeille géante asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ethnoentomology and Entomological Sciences, 10th Congress of the Indonesian Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indonesian Entomological Society, Oct 2019, Denpasar, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Colloque Sociétés d’Abeilles/Sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS / Mission pour les Initiatives Transverses et Interdisciplinaires, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018824v1</w:t>
+                <w:t xml:space="preserve">hal-04018807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation d’insectes : de la nourriture traditionnelle aux usages du 21e siècle</w:t>
+                <w:t xml:space="preserve">Donner pour toujours recevoir. Prestations matrimoniales sur demande et réciprocité chez les Punan de Bornéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Sauvegarde de la biodiversité et alimentation des hommes : peut-on les rendre compatibles en Afrique Centrale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; AgroParisTech, Mar 2018, Bondy, France</w:t>
+              <w:t xml:space="preserve">Diversité des transactions non marchandes et dynamiques des rapports sociaux en Asie du Sud-Est et au delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Asie du Sud-Est / EHESS; Institut de Recherche pour le Développement, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018800v1</w:t>
+                <w:t xml:space="preserve">hal-04018797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner pour toujours recevoir. Prestations matrimoniales sur demande et réciprocité chez les Punan de Bornéo</w:t>
+                <w:t xml:space="preserve">La consommation d’insectes : de la nourriture traditionnelle aux usages du 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des transactions non marchandes et dynamiques des rapports sociaux en Asie du Sud-Est et au delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Asie du Sud-Est / EHESS; Institut de Recherche pour le Développement, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Sauvegarde de la biodiversité et alimentation des hommes : peut-on les rendre compatibles en Afrique Centrale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; AgroParisTech, Mar 2018, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018797v1</w:t>
+                <w:t xml:space="preserve">hal-04018800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ethnoentomologie au service de l’abeille géante asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Les insectes : Entre fascination et inquiétudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de la nature du Vallais; Société valaisanne des sciences naturelles, Nov 2017, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789262v1</w:t>
+                <w:t xml:space="preserve">hal-04018778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La termitose à Paris</w:t>
+                <w:t xml:space="preserve">Les insectes et arachnéides dans les collections du musée du quai Branly - Jacques Chirac et du musée de l’Homme/MNHN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insectes au musée. Musée du quai Branly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018789v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la collecte à l’apiculture de l’abeille géante en Indonésie</w:t>
+                <w:t xml:space="preserve">Savoureux insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public dans le cadre de l’exposition Indonésie, les fermiers du miel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l’Homme, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018791v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes et arachnéides dans les collections du musée du quai Branly - Jacques Chirac et du musée de l’Homme/MNHN</w:t>
+                <w:t xml:space="preserve">De la collecte à l’apiculture de l’abeille géante en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public dans le cadre de l’exposition Indonésie, les fermiers du miel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l’Homme, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018788v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoureux insectes</w:t>
+                <w:t xml:space="preserve">La termitose à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les insectes au musée. Musée du quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018794v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnoentomologie au service de l’abeille géante asiatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insectes : Entre fascination et inquiétudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de la nature du Vallais; Société valaisanne des sciences naturelles, Nov 2017, Sion, Suisse</w:t>
+              <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018778v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is ethnoentomology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société Entomologique Indonésienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perhimpunan Entomologi Indonesia; Institut Agricole de Bogor; Institut Français d'Indonésie; Ecole française d'Extrême-Orient, Mar 2017, Bogor, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789368v1</w:t>
+                <w:t xml:space="preserve">hal-04018785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles tendances dans la consommation des insectes en Amérique latine et en Asie</w:t>
               </w:r>
@@ -6176,165 +6120,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is ethnoentomology ?</w:t>
+                <w:t xml:space="preserve">Honey collecting and beekeeping of the giant honeybee in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société Entomologique Indonésienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Perhimpunan Entomologi Indonesia; Institut Agricole de Bogor; Institut Français d'Indonésie; Ecole française d'Extrême-Orient, Mar 2017, Bogor, Indonesia</w:t>
+              <w:t xml:space="preserve">Conférencier invité par l’ambassade de France en Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Muhammadiyah Yogyakarta; IFI Yogyakarta; Ecole française d'Extrême-Orient, Mar 2017, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018785v1</w:t>
+                <w:t xml:space="preserve">hal-04018782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey collecting and beekeeping of the giant honeybee in Indonesia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencier invité par l’ambassade de France en Indonésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Muhammadiyah Yogyakarta; IFI Yogyakarta; Ecole française d'Extrême-Orient, Mar 2017, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018782v1</w:t>
+                <w:t xml:space="preserve">hal-02789262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6633,51 +6633,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 2</w:t>
+                <w:t xml:space="preserve">Rolling one's notched stylus with its bells on the log</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -6697,75 +6697,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01413505v1</w:t>
+                <w:t xml:space="preserve">medihal-01406260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
+                <w:t xml:space="preserve">Resetting one's beetle (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -6785,51 +6785,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406261v1</w:t>
+                <w:t xml:space="preserve">medihal-01406256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01406263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling one's notched stylus with its bells on the log</w:t>
+                <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -6961,75 +6961,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406260v1</w:t>
+                <w:t xml:space="preserve">medihal-01406261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resetting one's beetle (2)</w:t>
+                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -7049,75 +7049,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406256v1</w:t>
+                <w:t xml:space="preserve">medihal-01406000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 1</w:t>
+                <w:t xml:space="preserve">Having one's beetle getting down on the log above a captive female (2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -7137,75 +7137,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406000v1</w:t>
+                <w:t xml:space="preserve">medihal-01406257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Having one's beetle getting down on the log above a captive female (2</w:t>
+                <w:t xml:space="preserve">The log as a communication media (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -7225,75 +7225,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406257v1</w:t>
+                <w:t xml:space="preserve">medihal-01406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The log as a communication media (2)</w:t>
+                <w:t xml:space="preserve">The beetle lifting its opponent... (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -7313,75 +7313,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406253v1</w:t>
+                <w:t xml:space="preserve">medihal-01406264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle lifting its opponent... (2)</w:t>
+                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
@@ -7401,51 +7401,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01406264v1</w:t>
+                <w:t xml:space="preserve">medihal-01413505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up a honey plank, Danau Sentarum, Indonesia</w:t>
               </w:r>
@@ -7583,51 +7583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86421242"/>
+    <w:nsid w:val="5CDF822B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +7814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cesard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-1920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11771402X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Oteng-Yeboah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soriente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Aguilera-Espinosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53010/YCMP4466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2022v57a10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01197366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Beisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Reis Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guy Reeves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0996-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Komatsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Iwata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639811.2013.860261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Heri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Petebang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Issoufaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irdez Azhar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/001452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deturche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Camargo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16500.46725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Goloubinoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando AGUILERA ESPINOSA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Forero-Chavez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Zurita-Benavides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Carrasco-Torrontegui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Colimba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lazos Chavero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sellato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lumenta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03494532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01413505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cesard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-1920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11771402X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Oteng-Yeboah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soriente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Aguilera-Espinosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53010/YCMP4466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2022v57a10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01197366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Beisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Reis Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guy Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0996-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Komatsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Iwata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639811.2013.860261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Heri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Petebang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Issoufaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deturche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irdez Azhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/001452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Camargo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16500.46725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Goloubinoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando AGUILERA ESPINOSA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Forero-Chavez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Zurita-Benavides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Carrasco-Torrontegui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Colimba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lazos Chavero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sellato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lumenta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03494532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01413505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>