--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -153,362 +153,555 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t>
+                <w:t xml:space="preserve">Insectes : tous les savoirs, toutes les histoires, tous les pouvoirs, tous les espoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Rappoport</w:t>
+                <w:t xml:space="preserve">Bruno Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plume de carotte, Terre vivante, pp.288, 2025, 9782360989553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04242504v1</w:t>
+                <w:t xml:space="preserve">hal-05600541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliwailu et les insectes = Aliwailu tïwalinamo malë ; Les insectes de la grande fête = Tëpijamo pulutom epunëhtau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seik Seik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kupi Alewuikë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roué</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 8, 2016, Knowledges of Nature, UNESCO</w:t>
+                <w:t xml:space="preserve">Popy Matigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IPE Éditions. ORPHIE jeunesse, 64 p., 2024, 979-10-298-0709-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546435v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rappoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Facal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowing our Lands and Resources: Indigenous and Local Knowledge of Biodiversity and Ecosystem Services in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Oteng-Yeboah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2016, Knowledges of Nature, UNESCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petualangan Unjung dan Mbui Kuvong : sastra lisan dan kamus Punan Tuvu' dari Kalimantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Soriente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École francaise d'Extrême-Orient; KPG (Kepustakaan Populer Gramedia), 381 p., 2015, 978-2-85539-197-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -518,3484 +711,3645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las hormigas culonas: entre patrimonio biocultural y plaga (Santander, Colombia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Katz</w:t>
+                <w:t xml:space="preserve">L’apiculture à la cordée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Borioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturaleza y Sociedad. Desafíos Medioambientales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apian Gazette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.13-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897474v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guêpes piqueuses et abeilles à miel : des représentations anciennes et bien ancrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Las hormigas culonas: entre patrimonio biocultural y plaga (Santander, Colombia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Aguilera-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturaleza y Sociedad. Desafíos Medioambientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.104-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53010/YCMP4466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999820v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emic understanding of honey bees and their environment: attracting bee swarms to nest on rafters in Belitung, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (10), pp.223-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/anthropozoologica2022v57a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On n’attrape pas les mouches avec du vinaigre. Tapettes et autres pièges à mouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anie Montigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethnoecologie.5774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Boudragues ou la nuisance à venir. Vivre avec les Insectes dans l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mondes infimes, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.8629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnoecology of pollination and pollinators: Knowledge and practice in three societies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Battesti</w:t>
+                <w:t xml:space="preserve">Engaging scientists: An online survey exploring the experience of innovative biotechnological approaches to controlling vector-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Reis Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Simenel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guy Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2229⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-0996-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175523v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging scientists: An online survey exploring the experience of innovative biotechnological approaches to controlling vector-borne diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luísa Reis Castro</w:t>
+                <w:t xml:space="preserve">Ethnoecology of pollination and pollinators: Knowledge and practice in three societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Guy Reeves</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-0996-x⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7/2015, pp.2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197366v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing insect abundance: trading and fishing of zazamushi in Central Japan (Nagano Prefecture, Honshū Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihisa Iwata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.78-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13002-015-0066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heirlooms and Marriage Payments: Transmission and Circulation of Prestige Jars in Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indonesia and the Malay World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (122), pp.62-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13639811.2013.860261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect Magnetism: The Communication Circuits of Rhinoceros Beetle Fighting in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.257-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14318/hau2.2.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scarabée conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58, pp.94--107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terrain.14672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort de la manne blanche des riverains de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, janvier-juin 2010 (185), pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00549716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life and death of the “white manna” along the Saône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, janvier-juin 2010 (185), pp.83-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.9068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03498246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sociohistorical Transition. Trade in Forest Products and Bride-Price among the Punan Tubu of Eastern Kalimantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (2), pp.455-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves d'insectes en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (2), pp.55-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le kroto (Oecophylla smaragdina) dans la région de Malingping, Java Ouest, Indonésie : collecte et commercialisation d'une ressource animale non négligeable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (2), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes, Kaki lima</w:t>
+                <w:t xml:space="preserve">Comprendre et développer l’apiculture sur chevron en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Fouilland; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.118, 122-123, 2019</w:t>
+              <w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.45-49, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546418v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apicultures d'ici et d'ailleurs</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de Martine Regert. </w:t>
+                <w:t xml:space="preserve">Insectes, Kaki lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles, une histoire intime avec l'humanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Cherche-Midi - CNRS Editions, pp.78-95, 2019, 978-2-7491-6224-9</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118, 122-123, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562333v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes sur l’automédication à base de fourmilions en Indonésie, ou l’entomothérapie à l’ère des médias numériques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Motte-Florac; Philippe Le Gall. </w:t>
+                <w:t xml:space="preserve">Apicultures d'ici et d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cesard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Martine Regert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoureux insectes. De l’aliment traditionnel à l’innovation gastronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-206, 2016, Collection Tables des hommes</w:t>
+              <w:t xml:space="preserve">Abeilles, une histoire intime avec l'humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi - CNRS Editions, pp.78-95, 2019, 978-2-7491-6224-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546439v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indonesian Forest Communities : Indigenous and Local Knowledge of Pollination and Pollinators Associated with Food Production</w:t>
+                <w:t xml:space="preserve">Notes sur l’automédication à base de fourmilions en Indonésie, ou l’entomothérapie à l’ère des médias numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Phil Lyver; Manuela Carneiro da Cunha; Marie Roué. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Motte-Florac; Philippe Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indigenous and Local Knowledge about Pollination and Pollinatorsassociated with Food Production: Outcomes from a Global DialogueWorkshop (Panama, 1-5 December 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.8-17, 2015</w:t>
+              <w:t xml:space="preserve">Savoureux insectes. De l’aliment traditionnel à l’innovation gastronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-206, 2016, Collection Tables des hommes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546417v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peace education in West Kalimantan : the opportunities and challenges of multiculturalism</w:t>
+                <w:t xml:space="preserve">Indonesian Forest Communities : Indigenous and Local Knowledge of Pollination and Pollinators Associated with Food Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Rommel Curaming; Frank Dhont. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentinus Heri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phil Lyver; Manuela Carneiro da Cunha; Marie Roué. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education in Indonesia: Perspectives, Politics and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yale International Indonesia Forum and Universitas Negeri Yogyakarta, pp.33-46, 2012</w:t>
+              <w:t xml:space="preserve">Indigenous and Local Knowledge about Pollination and Pollinatorsassociated with Food Production: Outcomes from a Global DialogueWorkshop (Panama, 1-5 December 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.8-17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001657v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tant va la jarre à la fin qu’elle se brise. Usages et usure d’un bien de prestige à Bornéo</w:t>
+                <w:t xml:space="preserve">Peace education in West Kalimantan : the opportunities and challenges of multiculturalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fabienne Wateau; Catherine Perlès; Philippe Soulier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Petebang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Issoufaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rommel Curaming; Frank Dhont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profils d’objets. Approches d’anthropologues et d’archéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, pp.155-164, 2011, Colloques de la Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978-2-7018-0296-1</w:t>
+              <w:t xml:space="preserve">Education in Indonesia: Perspectives, Politics and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yale International Indonesia Forum and Universitas Negeri Yogyakarta, pp.33-46, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546415v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harvesting and commercialization of kroto (Oecophylla smaragdina) in the Malingping area, West Java, Indonesia</w:t>
+                <w:t xml:space="preserve">Tant va la jarre à la fin qu’elle se brise. Usages et usure d’un bien de prestige à Bornéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Koen Kusters, Brian Belcher. </w:t>
+              <w:t xml:space="preserve">Fabienne Wateau; Catherine Perlès; Philippe Soulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Products, Livelihoods and Conservation: Case-Studies of Non-Timber Forest Product Systems. Asia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for International Forestry Research (CIFOR), pp.61-77, 2004, Volume 1</w:t>
+              <w:t xml:space="preserve">Profils d’objets. Approches d’anthropologues et d’archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.155-164, 2011, Colloques de la Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978-2-7018-0296-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129615v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des insectes dans les pratiques médicinales et rituelles d'Amazonie indigène</w:t>
+                <w:t xml:space="preserve">The harvesting and commercialization of kroto (Oecophylla smaragdina) in the Malingping area, West Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Motte-Florac; Jacqueline M.C. Thomas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koen Kusters, Brian Belcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Insectes dans la tradition orale – Insects in oral litterature and traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters-SELAF (Ethnosciences), pp.395-406, 2003</w:t>
+              <w:t xml:space="preserve">Forest Products, Livelihoods and Conservation: Case-Studies of Non-Timber Forest Product Systems. Asia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for International Forestry Research (CIFOR), pp.61-77, 2004, Volume 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347153v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kroto, ant larvae and pupae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irdez Azhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Citlalli López; Patricia Shanley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riches of the forest: food, spices, crafts and resins of Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for International Forestry Research (CIFOR), pp.37-40, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17528/cifor/001452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des insectes dans les pratiques médicinales et rituelles d'Amazonie indigène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Erikson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Motte-Florac; Jacqueline M.C. Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Insectes dans la tradition orale – Insects in oral litterature and traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters-SELAF (Ethnosciences), pp.395-406, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Unlocking the values of unseen food species: a cautious approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Bonis-Profumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 4 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okomotikli : Un jeu des Wayana et Apalaï de Guyane / Helë Wajana Apalai kujan pono kom ëhetamikatop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Zigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16500.46725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guêpes à miel sacrées du Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Guêpes piqueuses et abeilles à miel : des représentations anciennes et bien ancrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.16-19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999826v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de Tulupele</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les guêpes à miel sacrées du Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.23-24</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999829v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de fourmis de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Zigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masques insectes du reog javanais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de Tulupele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.9-11</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546379v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boudragues du massif des Maures</w:t>
+                <w:t xml:space="preserve">Les masques insectes du reog javanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.3-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546424v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zazamushi. Pêche et consommation des larves de trichoptères au Japon</w:t>
+                <w:t xml:space="preserve">Les boudragues du massif des Maures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.9-12</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546427v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mannes d'éphémères</w:t>
+                <w:t xml:space="preserve">Les zazamushi. Pêche et consommation des larves de trichoptères au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.13-16</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihisa Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001667v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posologie javanaise du fourmilion</w:t>
+                <w:t xml:space="preserve">Les mannes d'éphémères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.21-22</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020639v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duels en miniature. La délicate mise en scène des combats de scarabées dans le nord de la Thaïlande</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posologie javanaise du fourmilion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.3-6</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001681v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des libellules dans l'assiette: les insectes consommés à Bali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duels en miniature. La délicate mise en scène des combats de scarabées dans le nord de la Thaïlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.3-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129608v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplices d’insectes en Amazonie indigène</w:t>
+                <w:t xml:space="preserve">Des libellules dans l'assiette: les insectes consommés à Bali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.3-6</w:t>
+              <w:t xml:space="preserve">2006, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020644v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supplices d’insectes en Amazonie indigène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche du kroto : la collecte commerciale des fourmis tisserandes en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4005,3517 +4359,3642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las hormigas cortadoras de hojas (Atta spp.) en el municipio de Guadalupe, Santander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando AGUILERA ESPINOSA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Forero-Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congreso IUSSI (International Union for the Study of Social Insects)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food or Pests? User conflicts over leaf-cutter ants (Atta laevigata) in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence de l’Académie des sciences. Insectes : amis, ennemis et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d’insectes en Équateur : entre expressions identitaires et pratiques du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Goloubinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Gabriela Zurita-Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des nourritures terrestres en Équateur : Aliments, pratiques alimentaires et identité(s).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études équatoriennes, Université Paris Nanterre, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel Vallard</w:t>
+                <w:t xml:space="preserve">Sabiduría ancestral: insectos comestibles para construir sistemas alimentarios sostenibles. El caso de los catzos de los Andes ecuatorianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Carrasco-Torrontegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Colimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPIE - Groupe IDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t>
+              <w:t xml:space="preserve">Mujeres en la Entomología. Recuento de sus aportes científicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación de Entomología Latinoamericana/Sociedad Entomológica Ecuatoriana/Academia Entomológica de México, Mar 2024, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450853v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiduría ancestral: insectos comestibles para construir sistemas alimentarios sostenibles. El caso de los catzos de los Andes ecuatorianos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
+                <w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mujeres en la Entomología. Recuento de sus aportes científicos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación de Entomología Latinoamericana/Sociedad Entomológica Ecuatoriana/Academia Entomológica de México, Mar 2024, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">OPIE - Groupe IDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465568v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect trade in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lazos Chavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Goloubinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Aguilera-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the Society for Economic Botany and Society of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Human and Planetary Health: Everything is Connected. Emory University, Jun 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representation and symbolism of arthropods in the conceptions of death and burial practices across time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining historical, ethnographic and morphological approaches to reconstruct Dutch military tours in the Interior of Borneo: the uses of photography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistencia alimentaria. El consumo de coleópteros en los Andes ecuatorianos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Goloubinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Association for Southeast Asian Studies (EuroSEAS) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Southeast Asian Studies, Sep 2021, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">Insectos comestibles emblemáticos : estudios comparativos en América latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congreso Latinoamericano de Etnobiología/12° Congreso Mexicano de Etnobiología, Oct 2022, Tlaxcala, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018853v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining historical, ethnographic and morphological approaches to reconstruct Dutch military tours in the Interior of Borneo: the uses of photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Lumenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timor Leste Studies Association 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">11th European Association for Southeast Asian Studies (EuroSEAS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Southeast Asian Studies, Sep 2021, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03494532v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnoentomology: A new Frontier of Knowledge Co-Production Accross Society (keynote speaker)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between development policies and narratives of origin: an exploratory approach of biodiversity in Ataúro (Timor-Leste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ethnoentomology and Entomological Sciences, 10th Congress of the Indonesian Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indonesian Entomological Society, Oct 2019, Denpasar, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Timor Leste Studies Association 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018824v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03494532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du CASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04326280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs locaux dans l’apiculture de l’abeille géante asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sociétés d’Abeilles/Sociétés humaines. Une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS / Mission pour les Initiatives Transverses et Interdisciplinaires, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner pour toujours recevoir. Prestations matrimoniales sur demande et réciprocité chez les Punan de Bornéo</w:t>
+                <w:t xml:space="preserve">Ethnoentomology: A new Frontier of Knowledge Co-Production Accross Society (keynote speaker)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des transactions non marchandes et dynamiques des rapports sociaux en Asie du Sud-Est et au delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Asie du Sud-Est / EHESS; Institut de Recherche pour le Développement, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ethnoentomology and Entomological Sciences, 10th Congress of the Indonesian Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indonesian Entomological Society, Oct 2019, Denpasar, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018797v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d’insectes : de la nourriture traditionnelle aux usages du 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Sauvegarde de la biodiversité et alimentation des hommes : peut-on les rendre compatibles en Afrique Centrale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche pour le Développement; AgroParisTech, Mar 2018, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnoentomologie au service de l’abeille géante asiatique</w:t>
+                <w:t xml:space="preserve">Donner pour toujours recevoir. Prestations matrimoniales sur demande et réciprocité chez les Punan de Bornéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insectes : Entre fascination et inquiétudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de la nature du Vallais; Société valaisanne des sciences naturelles, Nov 2017, Sion, Suisse</w:t>
+              <w:t xml:space="preserve">Diversité des transactions non marchandes et dynamiques des rapports sociaux en Asie du Sud-Est et au delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Asie du Sud-Est / EHESS; Institut de Recherche pour le Développement, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018778v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes et arachnéides dans les collections du musée du quai Branly - Jacques Chirac et du musée de l’Homme/MNHN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018788v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoureux insectes</w:t>
+                <w:t xml:space="preserve">L’ethnoentomologie au service de l’abeille géante asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les insectes : Entre fascination et inquiétudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de la nature du Vallais; Société valaisanne des sciences naturelles, Nov 2017, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018794v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la collecte à l’apiculture de l’abeille géante en Indonésie</w:t>
+                <w:t xml:space="preserve">La termitose à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public dans le cadre de l’exposition Indonésie, les fermiers du miel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l’Homme, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les insectes au musée. Musée du quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018791v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La termitose à Paris</w:t>
+                <w:t xml:space="preserve">De la collecte à l’apiculture de l’abeille géante en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insectes au musée. Musée du quai Branly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public dans le cadre de l’exposition Indonésie, les fermiers du miel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l’Homme, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018789v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les insectes et arachnéides dans les collections du musée du quai Branly - Jacques Chirac et du musée de l’Homme/MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789368v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is ethnoentomology ?</w:t>
+                <w:t xml:space="preserve">Savoureux insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société Entomologique Indonésienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Perhimpunan Entomologi Indonesia; Institut Agricole de Bogor; Institut Français d'Indonésie; Ecole française d'Extrême-Orient, Mar 2017, Bogor, Indonesia</w:t>
+              <w:t xml:space="preserve">Au musée, les insectes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly - Jacques Chirac; Musée de l'Homme / MNHN, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018785v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles tendances dans la consommation des insectes en Amérique latine et en Asie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Insectinov 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adebiotech/AgroParisTech, Oct 2017, Romainville, France</w:t>
+              <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018776v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey collecting and beekeeping of the giant honeybee in Indonesia</w:t>
+                <w:t xml:space="preserve">What is ethnoentomology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférencier invité par l’ambassade de France en Indonésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Muhammadiyah Yogyakarta; IFI Yogyakarta; Ecole française d'Extrême-Orient, Mar 2017, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société Entomologique Indonésienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perhimpunan Entomologi Indonesia; Institut Agricole de Bogor; Institut Français d'Indonésie; Ecole française d'Extrême-Orient, Mar 2017, Bogor, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018782v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles tendances dans la consommation des insectes en Amérique latine et en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque Insectinov 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adebiotech/AgroParisTech, Oct 2017, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789262v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honey collecting and beekeeping of the giant honeybee in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité par l’ambassade de France en Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Muhammadiyah Yogyakarta; IFI Yogyakarta; Ecole française d'Extrême-Orient, Mar 2017, Yogyakarta, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et installation d'un tronc à miel (Atauro, Timor oriental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesi no halo bani latan, Atauro, Timor-Leste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting and installing a bee trunk (Atauro, East Timor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting and installing a bee trunk. Atauro, East Timor. Bili, Makadade (full version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling one's notched stylus with its bells on the log</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406260v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01413505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resetting one's beetle (2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406256v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01406263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the stakes are high the game tends to come down to a balance of power between humans...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rolling one's notched stylus with its bells on the log</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406261v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Resetting one's beetle (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406000v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Having one's beetle getting down on the log above a captive female (2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406257v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The log as a communication media (2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Having one's beetle getting down on the log above a captive female (2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406253v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle lifting its opponent... (2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The log as a communication media (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01406264v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 Rhinoceros beetles are quite responsive to direct contact PART 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The beetle lifting its opponent... (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01413505v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01406264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up a honey plank, Danau Sentarum, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7583,51 +8062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CDF822B"/>
+    <w:nsid w:val="D2DC6574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +8293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cesard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-1920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11771402X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Oteng-Yeboah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soriente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Aguilera-Espinosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53010/YCMP4466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2022v57a10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01197366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Beisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Reis Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guy Reeves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0996-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Komatsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Iwata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0066-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639811.2013.860261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Heri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Petebang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Issoufaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deturche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irdez Azhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/001452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Camargo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16500.46725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Goloubinoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando AGUILERA ESPINOSA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Forero-Chavez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Zurita-Benavides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Carrasco-Torrontegui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Colimba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lazos Chavero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sellato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lumenta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03494532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01413505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-cesard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-1920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11771402X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Camargo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seik Seik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kupi Alewuik&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popy Matigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Oteng-Yeboah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soriente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Borioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Aguilera-Espinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53010/YCMP4466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2022v57a10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.5774" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8629" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01197366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Beisel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Reis Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guy Reeves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0996-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2229" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Komatsu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Iwata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-015-0066-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639811.2013.860261" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Heri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Petebang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Issoufaly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irdez Azhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/001452" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deturche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Zigoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16500.46725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Goloubinoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando AGUILERA ESPINOSA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Forero-Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Reba&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Zurita-Benavides" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Carrasco-Torrontegui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Colimba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lazos Chavero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sellato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lumenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03494532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01413505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01406264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>