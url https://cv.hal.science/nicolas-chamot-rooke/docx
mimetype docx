--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chamot-Rooke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chamot-rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9924-749X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110348559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6939-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (5), pp.e2023TC007747. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kahrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bécel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geodynamics of Continents and Oceans – A tribute to Jean Aubouin, 356 (S2), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal architecture and evolution of the southwestern South China Sea: Implications to continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105450. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Offshore Obducted Oman Margin: Emplacement of Semail Ophiolite and Role of Tectonic Inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Ninkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete structural model and kinematic history for distributed deformation in the Wharton Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan E Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.116218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollements, Detachments, and Rafts in the Extended Crust of Dangerous Ground, South China Sea: The Role of Inherited Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1863-1883. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliques téthysiennes en Méditerranée orientale: les bassins Ionien, d'Hérodote et du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géodynamique méditerranéenne, 149, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Ionian Basin and Margins: A Key to the East Mediterranean Geodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.2668-2702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1552-1575. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the paleogene India-Arabia plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.336-358. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sawqirah contourite drift system in the Arabian Sea (NW Indian Ocean): A case study of interactions between margin reactivation and contouritic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 381, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive deformation of an oceanic plate and relationship to large &amp;gt;Mw 8 intraplate earthquakes: The northern Wharton Basin, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gaedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D 'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.627-643. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final rifting evolution in the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.704-720. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different expressions of rifting on the South China Sea margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 394, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of hyper-stretched crust and mantle exhumation offshore Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 608, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Ridge deep-water submarine landslides: implications for tsunami hazard along the Oman coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-417-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of opening of an oceanic pull-apart: The 20°N Basin along the Owen Fracture zone (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1343-1357. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tect.20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary megaturbidites of the Indus Fan: Origin and stratigraphic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.10-23. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00772380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass wasting processes along the Owen Ridge (Northwest Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2012 intra-oceanic seismicity off Sumatra boosted by the Banda-Aceh megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Trubienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490 (7419), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotectonics of the Owen Fracture Zone (NW Indian Ocean): structural evolution of an oceanic strike-slip plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André M-A Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klaeschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B12108. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un océan, la dorsale de Sheba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 390, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress change and effective friction coefficient along the Sumatra-Andaman-Sagaing fault system after the 26 December 2004 (M-w=9.2) and the 28 March 2005 (M-w=8.7) earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.Q03011. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-plate modeling of interseismic deformation and asymmetry across the Altyn Tagh fault zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02309), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and selective abandonment in the oceanic lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), pp.L16312. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL035066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization pulse in the actively deforming Central Indian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (1-2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous deformation and kinematics of the India-Australia Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.818-842. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03181.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India and Sunda plates motion and deformation along their boundary in Myanmar determined by GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B5), pp.B05406. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB003877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry in elastic properties and the evolution of large continental strike-slip faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Kreemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B3), pp.B03405. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Moho Depth and Crustal Thickness in the Liguro-Provençal Basin from a 3d Gravity Inversion : Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.557-583. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1997060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-situ observation at a major backthrust system of an active accretionary prism (eastern Nankai Trough - Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toshimishi Iiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (6), pp.823-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic determination of the kinematics of central Greece with respect to Europe: Implications for eastern Mediterranean tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Noomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Veis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12675 - 12690. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crust of the Western Mediterranean Ridge from deep seismic data and gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 114, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1993.tb03924.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.303-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Deformation and Marginal Basin Opening: Japan Sea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B3), pp.4367-4384. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/90JB02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00726512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la cause du décrochement senestre entre les fosses du Japon et des Kouriles: subduction-collision d'un ancien volcan sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 303 (16), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Signature of Oceanic Core Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Beautemps-Beaupré pull-apart basin at the southern termination of the Owen Fracture Zone (NW Indian Ocean) from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T51C-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic undulations and intraplate shortening in the Central Indian Ocean: the role of strain softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reorganization of the India-Arabia strike-slip plate boundary (Owen Fracture Zone; NW Indian Ocean) 2.4 million years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao C. Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.146-155, 2019, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812064-4.00007-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inversion Tectonics from Algiers to Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Sundararajan; M. Eshagh; H. Saibi; M. Meghraoui; M. Al-Garni; B. Giroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Significant Applications of Geophysical Methods, Proceedings of the 1st Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, Springer Nature Switzerland, pp.249-252, 2019, Tectonics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01656-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural map of Eastern Eurasia, Scale 1/12 500 000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Konstantinoskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00403330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic map fo the Mediterranean. Echelle 1/13 000 000 à l'equateur, projection Mercator. Sheet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Coll. Dont F. Bergerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamical Map of the Mediterranean, Sheet 1 : Tectonics and Kinematics. CCGM/CGMW, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Map of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auxiètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383248v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chamot-Rooke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chamot-rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9924-749X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110348559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6939-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (5), pp.e2023TC007747. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kahrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bécel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geodynamics of Continents and Oceans – A tribute to Jean Aubouin, 356 (S2), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal architecture and evolution of the southwestern South China Sea: Implications to continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Offshore Obducted Oman Margin: Emplacement of Semail Ophiolite and Role of Tectonic Inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Ninkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete structural model and kinematic history for distributed deformation in the Wharton Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan E Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.116218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollements, Detachments, and Rafts in the Extended Crust of Dangerous Ground, South China Sea: The Role of Inherited Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1863-1883. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliques téthysiennes en Méditerranée orientale: les bassins Ionien, d'Hérodote et du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géodynamique méditerranéenne, 149, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Ionian Basin and Margins: A Key to the East Mediterranean Geodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.2668-2702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1552-1575. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the paleogene India-Arabia plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.336-358. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sawqirah contourite drift system in the Arabian Sea (NW Indian Ocean): A case study of interactions between margin reactivation and contouritic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 381, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive deformation of an oceanic plate and relationship to large &amp;gt;Mw 8 intraplate earthquakes: The northern Wharton Basin, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gaedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D 'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.627-643. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final rifting evolution in the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.704-720. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different expressions of rifting on the South China Sea margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 394, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of hyper-stretched crust and mantle exhumation offshore Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 608, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Ridge deep-water submarine landslides: implications for tsunami hazard along the Oman coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-417-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of opening of an oceanic pull-apart: The 20°N Basin along the Owen Fracture zone (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1343-1357. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tect.20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary megaturbidites of the Indus Fan: Origin and stratigraphic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.10-23. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00772380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass wasting processes along the Owen Ridge (Northwest Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2012 intra-oceanic seismicity off Sumatra boosted by the Banda-Aceh megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Trubienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490 (7419), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotectonics of the Owen Fracture Zone (NW Indian Ocean): structural evolution of an oceanic strike-slip plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André M-A Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klaeschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B12108. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un océan, la dorsale de Sheba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 390, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress change and effective friction coefficient along the Sumatra-Andaman-Sagaing fault system after the 26 December 2004 (M-w=9.2) and the 28 March 2005 (M-w=8.7) earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.Q03011. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-plate modeling of interseismic deformation and asymmetry across the Altyn Tagh fault zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02309), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and selective abandonment in the oceanic lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), pp.L16312. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL035066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization pulse in the actively deforming Central Indian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (1-2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous deformation and kinematics of the India-Australia Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.818-842. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03181.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India and Sunda plates motion and deformation along their boundary in Myanmar determined by GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B5), pp.B05406. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB003877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry in elastic properties and the evolution of large continental strike-slip faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Kreemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B3), pp.B03405. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Moho Depth and Crustal Thickness in the Liguro-Provençal Basin from a 3d Gravity Inversion : Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.557-583. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1997060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-situ observation at a major backthrust system of an active accretionary prism (eastern Nankai Trough - Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toshimishi Iiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (6), pp.823-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic determination of the kinematics of central Greece with respect to Europe: Implications for eastern Mediterranean tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Noomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Veis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12675 - 12690. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crust of the Western Mediterranean Ridge from deep seismic data and gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 114, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1993.tb03924.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.303-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Deformation and Marginal Basin Opening: Japan Sea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B3), pp.4367-4384. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/90JB02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00726512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la cause du décrochement senestre entre les fosses du Japon et des Kouriles: subduction-collision d'un ancien volcan sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 303 (16), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Signature of Oceanic Core Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Beautemps-Beaupré pull-apart basin at the southern termination of the Owen Fracture Zone (NW Indian Ocean) from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T51C-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic undulations and intraplate shortening in the Central Indian Ocean: the role of strain softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reorganization of the India-Arabia strike-slip plate boundary (Owen Fracture Zone; NW Indian Ocean) 2.4 million years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao C. Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.146-155, 2019, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812064-4.00007-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inversion Tectonics from Algiers to Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Sundararajan; M. Eshagh; H. Saibi; M. Meghraoui; M. Al-Garni; B. Giroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Significant Applications of Geophysical Methods, Proceedings of the 1st Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, Springer Nature Switzerland, pp.249-252, 2019, Tectonics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01656-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural map of Eastern Eurasia, Scale 1/12 500 000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Konstantinoskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00403330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic map fo the Mediterranean. Echelle 1/13 000 000 à l'equateur, projection Mercator. Sheet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Coll. Dont F. Bergerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamical Map of the Mediterranean, Sheet 1 : Tectonics and Kinematics. CCGM/CGMW, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Map of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auxiètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383248v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DE7AF91"/>
+    <w:nsid w:val="882627B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chamot-rooke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9924-749X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110348559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6939-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Arsenikos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Savva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steuer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mouly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.11.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FKC8S59-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-417-2013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2M3GL9R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00643186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003731" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04807.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Kreemer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02079135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaulier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toshimishi Iiyama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Noomen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Veis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1518BC4AADF99313D75452EA969BFF5FB2D871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Truffert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb03924.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02455" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331626v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331401v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324089v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brouillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Coll. Dont F. Bergerat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146573v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383248v3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aurelio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chamot-rooke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9924-749X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110348559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6939-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Arsenikos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Savva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steuer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mouly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.11.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FKC8S59-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-417-2013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2M3GL9R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00643186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003731" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04807.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Kreemer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02079135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaulier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toshimishi Iiyama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Noomen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Veis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1518BC4AADF99313D75452EA969BFF5FB2D871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Truffert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb03924.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02455" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324089v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brouillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Coll. Dont F. Bergerat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146573v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383248v3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aurelio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>