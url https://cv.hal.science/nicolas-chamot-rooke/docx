--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chamot-Rooke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chamot-rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9924-749X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110348559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6939-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (5), pp.e2023TC007747. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kahrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bécel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geodynamics of Continents and Oceans – A tribute to Jean Aubouin, 356 (S2), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal architecture and evolution of the southwestern South China Sea: Implications to continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Offshore Obducted Oman Margin: Emplacement of Semail Ophiolite and Role of Tectonic Inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Ninkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete structural model and kinematic history for distributed deformation in the Wharton Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan E Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.116218. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollements, Detachments, and Rafts in the Extended Crust of Dangerous Ground, South China Sea: The Role of Inherited Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1863-1883. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliques téthysiennes en Méditerranée orientale: les bassins Ionien, d'Hérodote et du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géodynamique méditerranéenne, 149, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Ionian Basin and Margins: A Key to the East Mediterranean Geodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.2668-2702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1552-1575. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the paleogene India-Arabia plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.336-358. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sawqirah contourite drift system in the Arabian Sea (NW Indian Ocean): A case study of interactions between margin reactivation and contouritic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 381, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive deformation of an oceanic plate and relationship to large &amp;gt;Mw 8 intraplate earthquakes: The northern Wharton Basin, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gaedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D 'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.627-643. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final rifting evolution in the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.704-720. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different expressions of rifting on the South China Sea margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 394, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of hyper-stretched crust and mantle exhumation offshore Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 608, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Ridge deep-water submarine landslides: implications for tsunami hazard along the Oman coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-417-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of opening of an oceanic pull-apart: The 20°N Basin along the Owen Fracture zone (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1343-1357. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tect.20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary megaturbidites of the Indus Fan: Origin and stratigraphic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.10-23. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00772380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass wasting processes along the Owen Ridge (Northwest Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2012 intra-oceanic seismicity off Sumatra boosted by the Banda-Aceh megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Trubienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490 (7419), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotectonics of the Owen Fracture Zone (NW Indian Ocean): structural evolution of an oceanic strike-slip plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André M-A Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klaeschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B12108. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un océan, la dorsale de Sheba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 390, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress change and effective friction coefficient along the Sumatra-Andaman-Sagaing fault system after the 26 December 2004 (M-w=9.2) and the 28 March 2005 (M-w=8.7) earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.Q03011. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-plate modeling of interseismic deformation and asymmetry across the Altyn Tagh fault zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02309), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and selective abandonment in the oceanic lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), pp.L16312. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL035066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization pulse in the actively deforming Central Indian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (1-2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous deformation and kinematics of the India-Australia Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.818-842. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03181.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India and Sunda plates motion and deformation along their boundary in Myanmar determined by GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B5), pp.B05406. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB003877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry in elastic properties and the evolution of large continental strike-slip faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Kreemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B3), pp.B03405. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Moho Depth and Crustal Thickness in the Liguro-Provençal Basin from a 3d Gravity Inversion : Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.557-583. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1997060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-situ observation at a major backthrust system of an active accretionary prism (eastern Nankai Trough - Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toshimishi Iiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (6), pp.823-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic determination of the kinematics of central Greece with respect to Europe: Implications for eastern Mediterranean tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Noomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Veis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12675 - 12690. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crust of the Western Mediterranean Ridge from deep seismic data and gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 114, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1993.tb03924.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.303-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Deformation and Marginal Basin Opening: Japan Sea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B3), pp.4367-4384. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/90JB02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00726512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la cause du décrochement senestre entre les fosses du Japon et des Kouriles: subduction-collision d'un ancien volcan sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 303 (16), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Signature of Oceanic Core Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Beautemps-Beaupré pull-apart basin at the southern termination of the Owen Fracture Zone (NW Indian Ocean) from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T51C-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic undulations and intraplate shortening in the Central Indian Ocean: the role of strain softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reorganization of the India-Arabia strike-slip plate boundary (Owen Fracture Zone; NW Indian Ocean) 2.4 million years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao C. Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.146-155, 2019, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812064-4.00007-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inversion Tectonics from Algiers to Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Sundararajan; M. Eshagh; H. Saibi; M. Meghraoui; M. Al-Garni; B. Giroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Significant Applications of Geophysical Methods, Proceedings of the 1st Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, Springer Nature Switzerland, pp.249-252, 2019, Tectonics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01656-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural map of Eastern Eurasia, Scale 1/12 500 000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Konstantinoskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00403330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic map fo the Mediterranean. Echelle 1/13 000 000 à l'equateur, projection Mercator. Sheet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Coll. Dont F. Bergerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamical Map of the Mediterranean, Sheet 1 : Tectonics and Kinematics. CCGM/CGMW, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Map of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auxiètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383248v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chamot-Rooke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chamot-rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9924-749X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110348559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=BIP38UsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6939-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (5), pp.e2023TC007747. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Kahrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bécel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geodynamics of Continents and Oceans – A tribute to Jean Aubouin, 356 (S2), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal architecture and evolution of the southwestern South China Sea: Implications to continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105450. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Offshore Obducted Oman Margin: Emplacement of Semail Ophiolite and Role of Tectonic Inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia Ninkabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete structural model and kinematic history for distributed deformation in the Wharton Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan E Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.116218. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décollements, Detachments, and Rafts in the Extended Crust of Dangerous Ground, South China Sea: The Role of Inherited Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1863-1883. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliques téthysiennes en Méditerranée orientale: les bassins Ionien, d'Hérodote et du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géodynamique méditerranéenne, 149, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the Ionian Basin and Margins: A Key to the East Mediterranean Geodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Arsenikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.2668-2702. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From orogenic collapse to rifting: A case study of the northern Porcupine Basin, offshore Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.139-162. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1552-1575. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sawqirah contourite drift system in the Arabian Sea (NW Indian Ocean): A case study of interactions between margin reactivation and contouritic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 381, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the paleogene India-Arabia plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.336-358. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Métois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D 'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive deformation of an oceanic plate and relationship to large &amp;gt;Mw 8 intraplate earthquakes: The northern Wharton Basin, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Henstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gaedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 394, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different expressions of rifting on the South China Sea margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.627-643. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The final rifting evolution in the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.704-720. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of hyper-stretched crust and mantle exhumation offshore Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 608, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of opening of an oceanic pull-apart: The 20°N Basin along the Owen Fracture zone (NW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.1343-1357. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tect.20083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Ridge deep-water submarine landslides: implications for tsunami hazard along the Oman coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-417-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary megaturbidites of the Indus Fan: Origin and stratigraphic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.10-23. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00772380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass wasting processes along the Owen Ridge (Northwest Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2012 intra-oceanic seismicity off Sumatra boosted by the Banda-Aceh megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Trubienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490 (7419), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotectonics of the Owen Fracture Zone (NW Indian Ocean): structural evolution of an oceanic strike-slip plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André M-A Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klaeschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B12108. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un océan, la dorsale de Sheba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 390, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface displacement of the 2008 May 12 Sichuan earthquake (China) derived from Synthetic Aperture Radar: evidence for rupture on a blind thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (3), pp.1097-1103. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04807.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress change and effective friction coefficient along the Sumatra-Andaman-Sagaing fault system after the 26 December 2004 (M-w=9.2) and the 28 March 2005 (M-w=8.7) earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.Q03011. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-plate modeling of interseismic deformation and asymmetry across the Altyn Tagh fault zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02309), 1 à 5 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00371991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and selective abandonment in the oceanic lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), pp.L16312. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL035066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpentinization pulse in the actively deforming Central Indian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276 (1-2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous deformation and kinematics of the India-Australia Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.818-842. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03181.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India and Sunda plates motion and deformation along their boundary in Myanmar determined by GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B5), pp.B05406. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB003877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry in elastic properties and the evolution of large continental strike-slip faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Kreemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (B3), pp.B03405. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JB003343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Moho Depth and Crustal Thickness in the Liguro-Provençal Basin from a 3d Gravity Inversion : Geodynamic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.557-583. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1997060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic determination of the kinematics of central Greece with respect to Europe: Implications for eastern Mediterranean tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Noomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Veis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (B7), pp.12675 - 12690. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JB00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-situ observation at a major backthrust system of an active accretionary prism (eastern Nankai Trough - Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toshimishi Iiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (6), pp.823-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crust of the Western Mediterranean Ridge from deep seismic data and gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 114, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.1993.tb03924.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.303-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Deformation and Marginal Basin Opening: Japan Sea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B3), pp.4367-4384. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/90JB02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00726512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la cause du décrochement senestre entre les fosses du Japon et des Kouriles: subduction-collision d'un ancien volcan sous-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 303 (16), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magnetic Signature of Oceanic Core Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Beautemps-Beaupré pull-apart basin at the southern termination of the Owen Fracture Zone (NW Indian Ocean) from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pervasive Faulting on Fluid Flows and Heat Transfers in the Anglo-Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. cp-519-00115, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional surface displacement of the Sichuan earthquake (Mw 7.9, China) from Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T51C-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic undulations and intraplate shortening in the Central Indian Ocean: the role of strain softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fleitout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FALL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reorganization of the India-Arabia strike-slip plate boundary (Owen Fracture Zone; NW Indian Ocean) 2.4 million years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao C. Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.146-155, 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812064-4.00007-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Inversion Tectonics from Algiers to Sicily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Sundararajan; M. Eshagh; H. Saibi; M. Meghraoui; M. Al-Garni; B. Giroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Significant Applications of Geophysical Methods, Proceedings of the 1st Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII, Springer Nature Switzerland, pp.249-252, 2019, Tectonics, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01656-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural map of Eastern Eurasia, Scale 1/12 500 000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Konstantinoskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00403330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamical Map of the Mediterranean, Sheet 1 : Tectonics and Kinematics. CCGM/CGMW, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic map fo the Mediterranean. Echelle 1/13 000 000 à l'equateur, projection Mercator. Sheet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Coll. Dont F. Bergerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Map of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Savva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Aurelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auxiètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383248v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="882627B2"/>
+    <w:nsid w:val="74FAB7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chamot-rooke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9924-749X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110348559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6939-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Arsenikos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Savva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steuer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mouly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.11.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FKC8S59-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-417-2013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2M3GL9R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00643186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003731" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04807.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Kreemer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02079135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaulier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toshimishi Iiyama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Noomen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Veis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1518BC4AADF99313D75452EA969BFF5FB2D871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Truffert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb03924.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02455" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324089v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_56" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brouillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Coll. Dont F. Bergerat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146573v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383248v3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aurelio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chamot-rooke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9924-749X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110348559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BIP38UsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6939-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nielsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Arsenikos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.06.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Savva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steuer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mouly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.11.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FKC8S59-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-417-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.11.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2M3GL9R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00643186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003731" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04807.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031511" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Simons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003877" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Kreemer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02079135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaulier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997060" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Noomen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Veis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00317" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1518BC4AADF99313D75452EA969BFF5FB2D871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toshimishi Iiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Truffert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.1993.tb03924.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02455" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701765" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533293v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324089v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01656-2_56" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ego" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guezou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Konstantinoskaya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brouillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Coll. Dont F. Bergerat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383248v3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aurelio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>