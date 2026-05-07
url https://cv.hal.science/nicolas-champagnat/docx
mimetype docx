--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -66,978 +66,1079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based stochastic model reveals strong constraints on allometric relationships with minimal metabolic and ecological assumptions</w:t>
+                <w:t xml:space="preserve">From stochastic individual-based models to free-boundary Hamilton-Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Brodu</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904545v1</w:t>
+                <w:t xml:space="preserve">hal-05583667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary distributions in reducible state spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An individual-based stochastic model reveals strong constraints on allometric relationships with minimal metabolic and ecological assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541248v5</w:t>
+                <w:t xml:space="preserve">hal-04904545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of biological intervention in a dynamical gene network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasi-stationary distributions in reducible state spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05058235v1</w:t>
+                <w:t xml:space="preserve">hal-03541248v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ecological models with sublinear growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the effects of biological intervention in a dynamical gene network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marquet</w:t>
+                <w:t xml:space="preserve">Rodolphe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Quiñinao</w:t>
+                <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Rebolledo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156816v1</w:t>
+                <w:t xml:space="preserve">hal-05058235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Lasso: a weighted Lasso designed for the integration of known regressors in linear model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On ecological models with sublinear growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Cristóbal Quiñinao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Rago</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Rolando Rebolledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Tejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517255v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-compactness criterion for strong Feller kernels with an application to quasi-stationary distributions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-Lasso: a weighted Lasso designed for the integration of known regressors in linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaïm</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03640205v1</w:t>
+                <w:t xml:space="preserve">hal-04517255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-limiting estimates for periodic absorbed Markov chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasi-compactness criterion for strong Feller kernels with an application to quasi-stationary distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823655v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population processes with unbounded extinction rate conditioned to non-extinction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasi-limiting estimates for periodic absorbed Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395731v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary distribution for multi-dimensional birth and death processes conditioned to survival of all coordinates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Population processes with unbounded extinction rate conditioned to non-extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188172v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quasi-stationary distribution for multi-dimensional birth and death processes conditioned to survival of all coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An empirical analysis of heavy-tails behavior of financial data: The case for power laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Boukherouaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1047,4859 +1148,4859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Wasserstein convergence of penalized Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 192 (3-4), pp.1031-1069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00440-025-01385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate processes killed at the boundary of a domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (2), pp.720-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/24-AOP1720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiRNAflow: integrated analysis of temporal RNA-seq data with multiple biological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (5), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gap between individual-based evolutionary models and Hamilton-Jacobi equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">General criteria for the study of quasi-stationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-EJP880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03656608v2</w:t>
+                <w:t xml:space="preserve">hal-01672979v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General criteria for the study of quasi-stationarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling the gap between individual-based evolutionary models and Hamilton-Jacobi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1247-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/22-EJP880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672979v3</w:t>
+                <w:t xml:space="preserve">hal-03656608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence, uniqueness and ergodicity for the centered Fleming-Viot process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.104219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596777v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcritical bifurcation for the conditional distribution of a diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Oçafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10959-022-01216-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the Fleming-Viot process toward the minimal quasi-stationary distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic non-asymptotic analysis of distributed algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v18-01⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.981-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2020.1861952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895618v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic non-asymptotic analysis of distributed algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Convergence of the Fleming-Viot process toward the minimal quasi-stationary distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07362994.2020.1861952⟩</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v18-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710663v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying conversion efficiency as a key mechanism underlying food webs evolution : a step forward, or backward ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+                <w:t xml:space="preserve">Stochastic approximation of quasi-stationary distributions for diffusion processes in a bounded domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07421⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.726-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-AIHP1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129313v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101739v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic approximation of quasi-stationary distributions for diffusion processes in a bounded domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying conversion efficiency as a key mechanism underlying food webs evolution : a step forward, or backward ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-AIHP1093⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (6), pp.904-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101739v3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic analysis of emergence of evolutionary cyclic behavior in population dynamics with transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (4), pp.1820-1867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/20-AAP1635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974289v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov criteria for uniform convergence of conditional distributions of absorbed Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135, pp.51-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical criteria for R-positive recurrence of unbounded semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (6), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/20-ECP288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial eco-evolutionary dynamics along environmental gradients: multi-stability and cluster dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A probabilistic approach to Dirac concentration in nonlocal models of adaptation with several resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Ferrière</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.2175-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AAP1446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01732325v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach to Dirac concentration in nonlocal models of adaptation with several resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial eco-evolutionary dynamics along environmental gradients: multi-stability and cluster dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Andrade-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Henry</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.767-777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-AAP1446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651468v1</w:t>
+                <w:t xml:space="preserve">hal-01732325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the link between infinite horizon control and quasi-stationary distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (3), pp.771-798. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence of penalized time-inhomogeneous Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.129-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ps/2017022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence of conditional distributions for absorbed one-dimensional diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.178-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/apr.2018.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong solutions to stochastic differential equations with rough coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (3), pp.1498-1541. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOP1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform convergence to the Q-process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (33), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/17-ECP63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From stochastic, individual-based models to the canonical equation of adaptive dynamics - In one step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Baar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Bovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.1093-1170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/16-AAP1227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential convergence to quasi-stationary distribution for absorbed one-dimensional diffusions with killing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.177-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30757/ALEA.v14-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variations of the principal eigenvalue with respect to a parameter in growth-fragmentation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (7), pp.1801-1819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n7.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254053v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments of the frequency spectrum of a splitting tree with neutral Poissonian mutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exponential convergence to quasi-stationary distribution and Q-process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Henry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-EJP4577⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (1), pp.243-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-014-0611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202732v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential convergence to quasi-stationary distribution and Q-process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Moments of the frequency spectrum of a splitting tree with neutral Poissonian mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-014-0611-7⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (53), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-EJP4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973509v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime switching model for financial data: empirical risk analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Navet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6-7), pp.1781-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095299v2</w:t>
+                <w:t xml:space="preserve">hal-01205467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between deterministic and stochastic approaches for invasion in growth-fragmentation-death models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regime switching model for financial data: empirical risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 461, pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1012-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205467v1</w:t>
+                <w:t xml:space="preserve">hal-01095299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods for linear and non-linear Poisson-Boltzmann equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, CEMRACS 2013, 48, pp.420-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201448020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation in a stochastic multi-resources chemostat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (6), pp.755-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting trees with neutral Poissonian mutations II: Largest and Oldest families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (4), pp.1368-1414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Dirichlet eigenvectors for neutral two-dimensional Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persi Diaconis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (63), pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/EJP.v17-1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of an individual-based model for graph-structured plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 234 (10), pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth and death processes with neutral mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, Article ID 569081, 20 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/569081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting trees with neutral Poissonian mutations I: Small families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 122 (3), pp.1003-1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00515481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling alternate methods for the determination of charge distributions: A probabilistic approach to high-dimensional least-squares approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Journal of Mathematical Chemistry, 49 (1), pp.296-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10910-010-9740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic evolution sequence and evolutionary branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (1-2), pp.45-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00440-010-0292-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary limit for models of populations interacting competitively via several resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 251 (1), pp.179-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00488979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence to equilibrium in competitive Lotka-Volterra and chemostat systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1267-1272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00495991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness in any dimension for Hamiltonian flows with non BV force terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (5), pp.786-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03605301003646705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00373784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic interpretation and random walk on spheres algorithms for the Poisson-Boltzmann equation in molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (5), pp.997-1048. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviations for singular and degenerate diffusion models in adaptive evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (3), pp.289-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Individual Stochastic Processes to Macroscopic Models in Adaptive Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (S1), pp.2-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15326340802437710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit theorems for conditioned multitype Dawson-Watanabe processes and Feller diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (25), pp.777-810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00164758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of discrete populations and the canonical diffusion of adaptive dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (1), pp.102-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/105051606000000628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion and adaptive evolution for individual-based spatially structured populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (2), pp.147-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-007-0072-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microscopic interpretation for adaptive dynamics trait substitution sequence models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unifying evolutionary dynamics: from individual stochastic processes to macroscopic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2006.01.004⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (3), pp.297-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2005.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015130v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00164784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying evolutionary dynamics: from individual stochastic processes to macroscopic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A microscopic interpretation for adaptive dynamics trait substitution sequence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2005.10.004⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116 (8), pp.1127-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2006.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00164784v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The canonical equation of adaptive dynamics: a mathematical view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5909,139 +6010,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiRNAflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:61e39084556948f72741afd497bf2b8b3c1235a1;origin=https://hal.archives-ouvertes.fr/hal-05166977;visit=swh:1:snp:42fbccc26cfce80819673e743e4dc0aa14b2446f;anchor=swh:1:rel:66c9d153268bc944b2ef0d4b200e49c740dfd62b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6051,500 +6152,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'expériences d'intervention biologique dans des cellules cancéreuses à partir de données temporelles d'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Rago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique de la SFdS (JdS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale eco-evolutionary models: from individuals to populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Mathematicians, ICM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, fully virtually, Russia. pp.5656-5678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/ICM2022/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation and mathematical analysis of an individual-based model for clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science (IAVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based model for clonal plant dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources (MAMERN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saidia, Morocco. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Analysis of a Markovian Individual-Based Model for Clonal Plant Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6554,409 +6655,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria for exponential convergence to quasi-stationary distributions and applications to multi-dimensional diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koléhè Abdoulaye Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Probabilités XLIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2215, Springer, pp. 165-182, 2018, Lecture Notes in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92420-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov processes and parabolic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cont Rama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd. Chichester, UK, pp.1142-1159, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00193883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive dynamics in logistic branching populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banach Center Publ., vol. 80</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polish Acad. Sci., pp.235-244, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4064/bc80-0-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based probabilistic models of adaptive evolution and various scaling approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert C. Dalang, Marco Dozzi, Francesco Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Stochastic Analysis, Random Fields and Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhaüser, pp.75-114, 2008, Progress in Probability, Vol. 59, 978-3-7643-8458-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,436 +7067,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de calcul de la Value-at-Risk et de la Conditional Value-at-Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de dépendance d'actifs financiers par la méthode des copules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Inria. 2015, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de risques : calcul de la Value-at-Risk et application à la gestion de portefeuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Boukherouaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] non spécifié. 2013, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de risque : détection du régime de crise et calcul de la Value-at-Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] non précisé. 2013, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7405,153 +7506,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de Galton-Watson et applications en dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. École Supérieure des Sciences et Technologies de Hammam Sousse, Tunisie. 2015, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01216832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences finies et analyse numérique matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2010, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01188281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7561,91 +7662,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches stochastiques et déterministes en biologie : dynamique adaptative, modélisation pour l'écologie, génétique des populations et dynamique moléculaire ; caractère bien posé d'équations différentielles ordinaires et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probabilités [math.PR]. Université de Lorraine, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01188203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7655,114 +7756,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of stochastic models of evolution belonging to the ecological theory of adaptive dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Nanterre - Paris X, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00091929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7909,51 +8010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Brodu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05058235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Loubaton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebolledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04407596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae315" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596777v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129313v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07421" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974289v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1635" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Andrade-Restrepo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1446" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.03.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799242v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bovier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202732v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4577" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784166v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616765v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persi Diaconis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-1830" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736036v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/569081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345411v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-010-9740-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345399v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0292-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488979v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2011.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373784v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605301003646705" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368004v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802437710" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164758v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017951v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051606000000628" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022153v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0072-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ben Arous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61e39084556948f72741afd497bf2b8b3c1235a1;origin=https://hal.archives-ouvertes.fr/hal-05166977;visit=swh:1:snp:42fbccc26cfce80819673e743e4dc0aa14b2446f;anchor=swh:1:rel:66c9d153268bc944b2ef0d4b200e49c740dfd62b;path=/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04407958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ICM2022/24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc80-0-14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011146v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01216832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01188281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01188203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583667v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Brodu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541248v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05058235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Loubaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebolledo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Tejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O&#231;afrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03823655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boukherouaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04407596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672979v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJP880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656608v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596777v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.09.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01216-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710663v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2020.1861952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v18-01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101739v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129313v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01974289v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1635" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503697v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101680v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Andrade-Restrepo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799242v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395727v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bovier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v14-11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254053v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n7.a1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973509v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-014-0611-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1012-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095299v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784166v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616765v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.11.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persi Diaconis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-1830" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736036v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/569081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345411v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-010-9740-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345399v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0292-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488979v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2011.03.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373784v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605301003646705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368004v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326340802437710" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164758v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017951v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/105051606000000628" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022153v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-007-0072-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ben Arous" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61e39084556948f72741afd497bf2b8b3c1235a1;origin=https://hal.archives-ouvertes.fr/hal-05166977;visit=swh:1:snp:42fbccc26cfce80819673e743e4dc0aa14b2446f;anchor=swh:1:rel:66c9d153268bc944b2ef0d4b200e49c740dfd62b;path=/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04407958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ICM2022/24" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc80-0-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011146v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Bedoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942009v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01216832v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01188281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01188203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>