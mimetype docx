--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -403,235 +403,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Lorentz-Violation Searches with Top Pair Production at the LHC and Future Colliders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for Lorentz-Violation Searches at the LHC and Future Colliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perriès</w:t>
+                <w:t xml:space="preserve">S. Perries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Meeting on CPT and Lorentz Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Bloomington, United States. pp.204-206, </w:t>
+              <w:t xml:space="preserve">, May 2019, Bloomington, United States. pp.45-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811213984_0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789811213984_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302835v1</w:t>
+                <w:t xml:space="preserve">hal-02309014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Lorentz-Violation Searches at the LHC and Future Colliders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for Lorentz-Violation Searches with Top Pair Production at the LHC and Future Colliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perries</w:t>
+                <w:t xml:space="preserve">S. Perriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Meeting on CPT and Lorentz Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Bloomington, United States. pp.45-48, </w:t>
+              <w:t xml:space="preserve">, May 2019, Bloomington, United States. pp.204-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811213984_0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789811213984_0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309014v1</w:t>
+                <w:t xml:space="preserve">hal-02302835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare processes with top quarks at CMS</w:t>
               </w:r>
@@ -2280,295 +2280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of jets containing a prompt J$/\psi$ meson in PbPb and pp collisions at $\sqrt{s_\mathrm{NN}} =$ 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Observation of Bs0 mesons and measurement of the Bs0/B+ yield ratio in PbPb collisions at Image 1 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Erö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 825, pp.136842. </w:t>
+              <w:t xml:space="preserve">, 2022, 829, pp.137062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280768v1</w:t>
+                <w:t xml:space="preserve">hal-03351886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Bs0 mesons and measurement of the Bs0/B+ yield ratio in PbPb collisions at Image 1 TeV</w:t>
+                <w:t xml:space="preserve">Fragmentation of jets containing a prompt J$/\psi$ meson in PbPb and pp collisions at $\sqrt{s_\mathrm{NN}} =$ 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ambrogi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
+                <w:t xml:space="preserve">Janos Erö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 829, pp.137062. </w:t>
+              <w:t xml:space="preserve">, 2022, 825, pp.136842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351886v1</w:t>
+                <w:t xml:space="preserve">hal-03280768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First search for exclusive diphoton production at high mass with tagged protons in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
               </w:r>
@@ -2593,64 +2593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Erö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (1), pp.011801. </w:t>
@@ -2682,593 +2682,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for W$\gamma$ resonances in proton-proton collisions at $\sqrt{s} =$ 13 TeV using hadronic decays of Lorentz-boosted W bosons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Z boson events to study Parton-Medium Interactions in Pb-Pb collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 826, pp.136888. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (12), pp.122301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.136888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.122301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280751v1</w:t>
+                <w:t xml:space="preserve">hal-03178544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Z boson events to study Parton-Medium Interactions in Pb-Pb collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for W$\gamma$ resonances in proton-proton collisions at $\sqrt{s} =$ 13 TeV using hadronic decays of Lorentz-boosted W bosons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (12), pp.122301. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 826, pp.136888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.122301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.136888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178544v1</w:t>
+                <w:t xml:space="preserve">hal-03280751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential $t \bar t$ production cross sections in the full kinematic range using lepton+jets events from proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suman Chatterjee</w:t>
+                <w:t xml:space="preserve">Search for long-lived particles decaying to jets with displaced vertices in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (9), pp.092013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.092013⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323993v1</w:t>
+                <w:t xml:space="preserve">hal-03224719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Higgs boson decay to a pair of muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for top squark pair production using dilepton final states in ${\text {p}}{\text {p}}$ collision data collected at $\sqrt{s}=13\,\text {TeV} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2021)148⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08701-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955746v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for singly and pair-produced leptoquarks coupling to third-generation fermions in proton-proton collisions at s=13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,267 +3276,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 819, pp.136446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for long-lived particles using displaced jets in proton-proton collisions at $\sqrt{s} = $ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Evidence for Higgs boson decay to a pair of muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012015⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2021)148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086797v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for supersymmetry in final states with two oppositely charged same-flavor leptons and missing transverse momentum in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,669 +3544,669 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of production cross sections of the Higgs boson in the four-lepton final state in proton–proton collisions at $\sqrt{s} = 13\,\text {Te}\text {V} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for long-lived particles using displaced jets in proton-proton collisions at $\sqrt{s} = $ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09200-x⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.012015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178524v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a heavy vector resonance decaying to a ${\mathrm{Z}}_{\mathrm{}}^{\mathrm{}}$ boson and a Higgs boson in proton-proton collisions at $\sqrt{s} = 13\,\text {Te}\text {V} $</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of differential $t \bar t$ production cross sections in the full kinematic range using lepton+jets events from proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
+                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09348-6⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (9), pp.092013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164367v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Z boson plus jets events using variables sensitive to double-parton scattering in pp collisions at 13 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of production cross sections of the Higgs boson in the four-lepton final state in proton–proton collisions at $\sqrt{s} = 13\,\text {Te}\text {V} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)176⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (6), pp.488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09200-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263201v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W$\gamma$ Production Cross Section in Proton-Proton Collisions at $\sqrt {s}$=13 TeV and Constraints on Effective Field Theory Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">In-medium modification of dijets in PbPb collisions at $ \sqrt{s_{\mathrm{NN}}} $ = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.252002⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150575v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium modification of dijets in PbPb collisions at $ \sqrt{s_{\mathrm{NN}}} $ = 5.02 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for the rare decay of the W boson into a pion and a photon in proton-proton collisions at s=13TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4214,133 +4214,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)116⟩</w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 819, pp.136409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129475v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay of the W boson into a pion and a photon in proton-proton collisions at s=13TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for a heavy vector resonance decaying to a ${\mathrm{Z}}_{\mathrm{}}^{\mathrm{}}$ boson and a Higgs boson in proton-proton collisions at $\sqrt{s} = 13\,\text {Te}\text {V} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,267 +4348,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136409⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (8), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09348-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034793v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top squark production in fully-hadronic final states in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Z boson differential production cross section using its invisible decay mode (Z$\nu\bar{\nu}$) in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052001⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171336v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for resonant and nonresonant new phenomena in high-mass dilepton final states at $ \sqrt{s} $ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for top squark production in fully-hadronic final states in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,1720 +4637,1720 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)208⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171350v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Z boson differential production cross section using its invisible decay mode (Z$\nu\bar{\nu}$) in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for resonant and nonresonant new phenomena in high-mass dilepton final states at $ \sqrt{s} $ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 05, pp.205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)205⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 07, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107959v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and photon reconstruction and identification with the CMS experiment at the CERN LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of the W$\gamma$ Production Cross Section in Proton-Proton Collisions at $\sqrt {s}$=13 TeV and Constraints on Effective Field Theory Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/05/P05014⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (25), pp.252002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.252002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098913v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the cross section for top quark pair production with additional charm jets using dileptonic final states in pp collisions at s=13TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Z boson plus jets events using variables sensitive to double-parton scattering in pp collisions at 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
+                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136565⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107963v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for W′ bosons decaying to a top and a bottom quark at s=13TeV in the hadronic final state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of differential cross sections for Z bosons produced in association with charm jets in pp collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136535⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210356v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential cross sections for Z bosons produced in association with charm jets in pp collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_\mathrm{s}$ in the B$^0_\mathrm{s}\to$ J$/\psi\, \phi$(1020) $\to \mu^+\mu^-$K$^+$K$^-$ channel in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)109⟩</w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.136188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098853v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $CP$-violating phase $\phi_\mathrm{s}$ in the B$^0_\mathrm{s}\to$ J$/\psi\, \phi$(1020) $\to \mu^+\mu^-$K$^+$K$^-$ channel in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">First measurement of the cross section for top quark pair production with additional charm jets using dileptonic final states in pp collisions at s=13TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 816, pp.136188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136188⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 820, pp.136565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905957v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for long-lived particles decaying to jets with displaced vertices in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dragicevic</w:t>
+                <w:t xml:space="preserve">Search for W′ bosons decaying to a top and a bottom quark at s=13TeV in the hadronic final state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.052011. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 820, pp.136535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224719v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top squark pair production using dilepton final states in ${\text {p}}{\text {p}}$ collision data collected at $\sqrt{s}=13\,\text {TeV} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Electron and photon reconstruction and identification with the CMS experiment at the CERN LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (05), pp.P05014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08701-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/05/P05014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934073v1</w:t>
+                <w:t xml:space="preserve">hal-03098913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential $\mathrm{t\bar{t}}$ production cross sections using top quarks at large transverse momenta in $pp$ collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurements of Higgs boson production cross sections and couplings in the diphoton decay channel at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (5), pp.052008. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07, pp.027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.052008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934069v1</w:t>
+                <w:t xml:space="preserve">hal-03186194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSiC: a model-unspecific search for new physics in proton–proton collisions at $\sqrt{s} = 13\,\text {TeV} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of differential $\mathrm{t\bar{t}}$ production cross sections using top quarks at large transverse momenta in $pp$ collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (7), pp.629. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.052008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09236-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981262v1</w:t>
+                <w:t xml:space="preserve">hal-02934069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for charged Higgs bosons produced in vector boson fusion processes and decaying into vector boson pairs in proton–proton collisions at $\sqrt{s} = 13\,{\text {TeV}} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurements of the differential cross sections of the production of Z + jets and $\gamma$ + jets and of Z boson emission collinear with a jet in pp collisions at $ \sqrt{s} $ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (8), pp.723. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09472-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210346v1</w:t>
+                <w:t xml:space="preserve">hal-03150580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the differential cross sections of the production of Z + jets and $\gamma$ + jets and of Z boson emission collinear with a jet in pp collisions at $ \sqrt{s} $ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">MUSiC: a model-unspecific search for new physics in proton–proton collisions at $\sqrt{s} = 13\,\text {TeV} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05, pp.285. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (7), pp.629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09236-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150580v1</w:t>
+                <w:t xml:space="preserve">hal-02981262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Higgs boson production cross sections and couplings in the diphoton decay channel at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for charged Higgs bosons produced in vector boson fusion processes and decaying into vector boson pairs in proton–proton collisions at $\sqrt{s} = 13\,{\text {TeV}} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,782 +6379,782 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 07, pp.027. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (8), pp.723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2021)027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186194v1</w:t>
+                <w:t xml:space="preserve">hal-03210346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the decay B$^+$ $\to$ K$^*$(892)$^+\mu^+\mu^-$ in proton-proton collisions at $\sqrt{s} =$ 8 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Precision luminosity measurement in proton-proton collisions at $\sqrt{s} =$ 13 TeV in 2015 and 2016 at CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04, pp.124. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (9), pp.800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022669v1</w:t>
+                <w:t xml:space="preserve">hal-03203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision luminosity measurement in proton-proton collisions at $\sqrt{s} =$ 13 TeV in 2015 and 2016 at CMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The very forward CASTOR calorimeter of the CMS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09538-2⟩</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (02), pp.P02010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203657v1</w:t>
+                <w:t xml:space="preserve">hal-03022710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very forward CASTOR calorimeter of the CMS experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vardan Khachatryan</w:t>
+                <w:t xml:space="preserve">Measurements of the pp $\to$ W$^\pm\gamma\gamma$ and pp $\to$ Z$\gamma\gamma$ cross sections at $\sqrt{s} =$ 13 TeV and limits on anomalous quartic gauge couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (02), pp.P02010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022710v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the pp $\to$ W$^\pm\gamma\gamma$ and pp $\to$ Z$\gamma\gamma$ cross sections at $\sqrt{s} =$ 13 TeV and limits on anomalous quartic gauge couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for the lepton flavor violating decay $\tau$ $\to$ 3$\mu$ in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suman Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.174. </w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2021)163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261352v1</w:t>
+                <w:t xml:space="preserve">hal-02939897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lepton flavor violating decay $\tau$ $\to$ 3$\mu$ in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurements of production cross sections of polarized same-sign W boson pairs in association with two jets in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.163. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.136018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2021)163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.136018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939897v1</w:t>
+                <w:t xml:space="preserve">hal-02959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of production cross sections of polarized same-sign W boson pairs in association with two jets in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Angular analysis of the decay B$^+$ $\to$ K$^*$(892)$^+\mu^+\mu^-$ in proton-proton collisions at $\sqrt{s} =$ 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,401 +7162,401 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 812, pp.136018. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.136018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959534v1</w:t>
+                <w:t xml:space="preserve">hal-03022669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top squarks in final states with two top quarks and several light-flavor jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurements of angular distance and momentum ratio distributions in three-jet and ${\text {Z}}$ + two-jet final states in ${\text {p}}{\text {p}}$ collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.032006. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (9), pp.852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09570-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171395v1</w:t>
+                <w:t xml:space="preserve">hal-03164417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for nonresonant Higgs boson pair production in final states with two bottom quarks and two photons in proton-proton collisions at $ \sqrt{s} $ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for top squarks in final states with two top quarks and several light-flavor jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.257. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.032006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070698v1</w:t>
+                <w:t xml:space="preserve">hal-03171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of angular distance and momentum ratio distributions in three-jet and ${\text {Z}}$ + two-jet final states in ${\text {p}}{\text {p}}$ collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for nonresonant Higgs boson pair production in final states with two bottom quarks and two photons in proton-proton collisions at $ \sqrt{s} $ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,669 +7564,669 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (9), pp.852. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09570-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164417v1</w:t>
+                <w:t xml:space="preserve">hal-03070698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard color-singlet exchange in dijet events in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Evidence for electroweak production of four charged leptons and two jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.032009. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.135992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157117v1</w:t>
+                <w:t xml:space="preserve">hal-02934053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for electroweak production of four charged leptons and two jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Hard color-singlet exchange in dijet events in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 812, pp.135992. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.032009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934053v1</w:t>
+                <w:t xml:space="preserve">hal-03157117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a New Excited Beauty Strange Baryon Decaying to $\Xi^-_\mathrm{b} \pi^+ \pi^-$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurements of ${\mathrm{p}} {\mathrm{p}} \rightarrow {\mathrm{Z}} {\mathrm{Z}} $ production cross sections and constraints on anomalous triple gauge couplings at $\sqrt{s} = 13\,\text {TeV} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (25), pp.252003. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (3), pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.252003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08817-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150582v1</w:t>
+                <w:t xml:space="preserve">hal-02946182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ${\mathrm{p}} {\mathrm{p}} \rightarrow {\mathrm{Z}} {\mathrm{Z}} $ production cross sections and constraints on anomalous triple gauge couplings at $\sqrt{s} = 13\,\text {TeV} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Higgs boson production rate in association with top quarks in final states with electrons, muons, and hadronically decaying tau leptons at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 81 (3), pp.200. </w:t>
+              <w:t xml:space="preserve">, 2021, 81 (4), pp.378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08817-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09014-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946182v1</w:t>
+                <w:t xml:space="preserve">hal-03022813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS muon trigger system in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter produced in association with a leptonically decaying Z boson in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,267 +8234,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.P07001. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08739-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157137v1</w:t>
+                <w:t xml:space="preserve">hal-02934005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter produced in association with a leptonically decaying Z boson in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for lepton-flavor violating decays of the Higgs boson in the $\mu\tau$ and e$\tau$ final states in proton-proton collisions at $\sqrt{s}$ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Walter Andrejkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.032013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08739-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934005v1</w:t>
+                <w:t xml:space="preserve">hal-03235569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor violating decays of the Higgs boson in the $\mu\tau$ and e$\tau$ final states in proton-proton collisions at $\sqrt{s}$ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Observation of a New Excited Beauty Strange Baryon Decaying to $\Xi^-_\mathrm{b} \pi^+ \pi^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,151 +8523,151 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.032013. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (25), pp.252003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.252003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235569v1</w:t>
+                <w:t xml:space="preserve">hal-03150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Drell-Yan dimuon production in proton-lead collisions at $\sqrt{s_\mathrm{NN}} =$ 8.16 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8712,57 +8712,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Higgs boson production rate in association with top quarks in final states with electrons, muons, and hadronically decaying tau leptons at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Performance of the CMS muon trigger system in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,842 +8770,842 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (4), pp.378. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.P07001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09014-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022813v1</w:t>
+                <w:t xml:space="preserve">hal-03157137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the B$^0_\mathrm{s}\to $X(3872)$\phi$ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">W$^+$W$^-$ boson pair production in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (15), pp.152001. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (9), pp.092001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.152001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628106v1</w:t>
+                <w:t xml:space="preserve">hal-02946191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for bottom-type, vector-like quark pair production in a fully hadronic final state in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Observation of the B$^0_\mathrm{s}\to $X(3872)$\phi$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.112004. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (15), pp.152001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.152001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940013v1</w:t>
+                <w:t xml:space="preserve">hal-02628106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for resonant pair production of Higgs bosons in the $bbZZ$ channel in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A search for bottom-type, vector-like quark pair production in a fully hadronic final state in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (3), pp.032003. </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.112004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.032003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886959v1</w:t>
+                <w:t xml:space="preserve">hal-02940013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam test performance of prototype silicon detectors for the Outer Tracker for the Phase-2 Upgrade of CMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Frühwirth</w:t>
+                <w:t xml:space="preserve">Search for resonant pair production of Higgs bosons in the $bbZZ$ channel in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ambrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/03/P03014⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.032003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.032003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557789v1</w:t>
+                <w:t xml:space="preserve">hal-02886959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Production of Three Massive Gauge Bosons at $\sqrt {s}$ =13 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+                <w:t xml:space="preserve">Beam test performance of prototype silicon detectors for the Outer Tracker for the Phase-2 Upgrade of CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brondolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frühwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (15), pp.151802. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (03), pp.P03014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.151802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/03/P03014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892966v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of signal amplitudes in the CMS electromagnetic calorimeter in the presence of overlapping proton-proton interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9650,161 +9650,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W$^+$W$^-$ boson pair production in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Observation of the Production of Three Massive Gauge Bosons at $\sqrt {s}$ =13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (9), pp.092001. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (15), pp.151802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.092001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.151802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946191v1</w:t>
+                <w:t xml:space="preserve">hal-02892966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for Lorentz Invariance Violation searches with top pair production at the LHC and future hadron colliders</w:t>
               </w:r>
@@ -9894,90 +9894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the top quark Yukawa coupling from $\mathrm{t\bar{t}}$ kinematic distributions in the dilepton final state in proton-proton collisions at $\sqrt{s}=$ 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10028,90 +10028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of production cross sections of WZ and same-sign WW boson pairs in association with two jets in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10162,90 +10162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive search for highly boosted Higgs bosons decaying to bottom quark-antiquark pairs in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10296,90 +10296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for top quark production in nucleus-nucleus collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10424,230 +10424,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a light charged Higgs boson in the H$^\pm$ $\to $ cs channel in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Observation of electroweak production of W$\gamma$ with two jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (7), pp.072001. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 811, pp.135988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739653v1</w:t>
+                <w:t xml:space="preserve">hal-02934080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of B$_\mathrm{c}$(2S)$^+$ and B$_\mathrm{c}^*$(2S)$^+$ cross section ratios in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10698,90 +10698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for decays of the 125 GeV Higgs boson into a Z boson and a $\rho$ or $\phi$ meson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10826,230 +10826,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of electroweak production of W$\gamma$ with two jets in proton-proton collisions at $\sqrt {s}$ = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Search for a light charged Higgs boson in the H$^\pm$ $\to $ cs channel in proton-proton collisions at $\sqrt{s} =$ 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 811, pp.135988. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.072001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934080v1</w:t>
+                <w:t xml:space="preserve">hal-02739653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the differential Drell-Yan cross section in proton-proton collisions at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Asilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11094,498 +11094,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DAQ and control system for the CMS Phase-1 pixel detector upgrade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Frühwirth</w:t>
+                <w:t xml:space="preserve">Polarization fraction measurement in same-sign WW scattering using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/14/10/P10017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.033004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.033004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371628v1</w:t>
+                <w:t xml:space="preserve">hal-01975187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization fraction measurement in ZZ scattering using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junho Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanon</w:t>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (11), pp.116010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.116010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization fraction measurement in same-sign WW scattering using deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meng Lu</w:t>
+                <w:t xml:space="preserve">The DAQ and control system for the CMS Phase-1 pixel detector upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brondolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frühwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (3), pp.033004. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.P10017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.033004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/14/10/P10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975187v1</w:t>
+                <w:t xml:space="preserve">hal-02371628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of prompt and nonprompt charmonium suppression in $\text {PbPb}$ collisions at 5.02 $\,\text {Te}\text {V}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ambrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Asilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11796,51 +11796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brondolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,51 +11898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Upsilon(1S) pair production in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of the t-tbar production cross section in lepton+jets final states in pp collisions at 8 TeV and ratio of 8 to 7 TeV cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -11977,106 +11977,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05, pp.013. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4504-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01387006v1</w:t>
+                <w:t xml:space="preserve">in2p3-01280700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ttbbar production cross section using events in the e mu final state in pp collisions at sqrt(s)=13 TeV</w:t>
+                <w:t xml:space="preserve">Inclusive search for supersymmetry using razor variables in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -12111,106 +12111,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.172. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4718-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01396812v1</w:t>
+                <w:t xml:space="preserve">in2p3-01372217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity dependence of long-range two-particle correlations in pPb collisions at sqrt(s[NN])=5.02 TeV</w:t>
+                <w:t xml:space="preserve">Searches for invisible decays of the Higgs boson in pp collisions at sqrt(s) = 7, 8, and 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -12245,118 +12245,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.014915. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02 (2), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01304604v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ttbar production cross section using events with one lepton and at least one jet in pp collisions at sqrt(s)=13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Measurement of differential cross sections for top quark pair production using the lepton+jets final state in proton-proton collisions at 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12379,118 +12379,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 09(2017) (9), pp.051. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.092001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2017)051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01449500v1</w:t>
+                <w:t xml:space="preserve">in2p3-01381106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for associated production of a Z boson with a single top quark and for tZ flavour-changing interactions in pp collisions at sqrt(s) = 8 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Measurement of the WZ production cross section in pp collisions at sqrt{s} = 7 and 8 TeV and search for anomalous triple gauge couplings at sqrt{s} = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12513,131 +12513,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 07(2017) (7), pp.003. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4730-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01458780v1</w:t>
+                <w:t xml:space="preserve">in2p3-01368774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle nuclear modification factors in PbPb and pPb collisions at sqrt(s[NN)]=5.02 TeV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+                <w:t xml:space="preserve">Search for dijet resonances in proton-proton collisions at sqrt(s) = 13 TeV and constraints on dark matter and other models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12647,106 +12647,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)039⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01393699v1</w:t>
+                <w:t xml:space="preserve">in2p3-01396119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top squark pair production in compressed-mass-spectrum scenarios in proton-proton collisions at sqrt(s) = 8 TeV using the alphaT variable</w:t>
+                <w:t xml:space="preserve">Observation of the decay B+ to psi(2S) phi K+ in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -12785,108 +12785,108 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 767, pp.403-430. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 764, pp.66-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01323688v1</w:t>
+                <w:t xml:space="preserve">in2p3-01344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of jet quenching with Z+jet correlations in PbPb and pp collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Search for single production of vector-like quarks decaying to a Z boson and a top or a bottom quark in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12915,131 +12915,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.082301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01456783v1</w:t>
+                <w:t xml:space="preserve">in2p3-01449422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new physics in events with high jet multiplicity and low missing transverse momentum in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in events with photons and missing transverse energy in pp collisions at 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13053,382 +13053,382 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 770, pp.257. </w:t>
+              <w:t xml:space="preserve">, 2017, 769, pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01351564v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01400604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression and azimuthal anisotropy of prompt and nonprompt J/psi production in PbPb collisions at sqrt(s[NN]) = 2.76 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+                <w:t xml:space="preserve">P-Type Silicon Strip Sensors for the new CMS Tracker at HL-LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brondolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.252. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4781-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01376026v1</w:t>
+                <w:t xml:space="preserve">hal-01582559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of irradiated thin silicon sensors for the CMS phase II pixel upgrade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Friedl</w:t>
+                <w:t xml:space="preserve">Observation of Upsilon(1S) pair production in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (8), pp.567. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5115-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645926v1</w:t>
+                <w:t xml:space="preserve">in2p3-01387006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy of charged particles with transverse momentum up to 100 GeV in PbPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Measurement of the ttbbar production cross section using events in the e mu final state in pp collisions at sqrt(s)=13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13451,118 +13451,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 776, pp.195. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01454724v1</w:t>
+                <w:t xml:space="preserve">in2p3-01396812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive energy spectrum in the very forward direction in proton-proton collisions at sqrt(s)=13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Pseudorapidity dependence of long-range two-particle correlations in pPb collisions at sqrt(s[NN])=5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13585,118 +13585,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08 (8), pp.046. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.014915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.014915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01450075v1</w:t>
+                <w:t xml:space="preserve">in2p3-01304604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for collectivity in pp collisions at the LHC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Measurement of the ttbar production cross section using events with one lepton and at least one jet in pp collisions at sqrt(s)=13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13719,131 +13719,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 765, pp.193-220. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09(2017) (9), pp.051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2017)051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01334567v1</w:t>
+                <w:t xml:space="preserve">in2p3-01449500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent J/Psi photoproduction in ultra-peripheral PbPb collisions at sqrt(s[NN]) = 2.76 TeV with the CMS experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+                <w:t xml:space="preserve">Search for associated production of a Z boson with a single top quark and for tZ flavour-changing interactions in pp collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13853,106 +13853,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.489. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07(2017) (7), pp.003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01320612v1</w:t>
+                <w:t xml:space="preserve">in2p3-01458780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for leptophobic Z' bosons decaying into four-lepton final states in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Charged-particle nuclear modification factors in PbPb and pPb collisions at sqrt(s[NN)]=5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -13987,106 +13987,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 773, pp.563-584. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04 (4), pp.039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.08.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01427751v1</w:t>
+                <w:t xml:space="preserve">in2p3-01393699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy gauge W' boson in events with an energetic lepton and large missing transverse momentum at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for top squark pair production in compressed-mass-spectrum scenarios in proton-proton collisions at sqrt(s) = 8 TeV using the alphaT variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -14125,108 +14125,108 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 770, pp.278-301. </w:t>
+              <w:t xml:space="preserve">, 2017, 767, pp.403-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01424863v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative modification of prompt psi(2S) and J/psi yields from pp to PbPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Study of jet quenching with Z+jet correlations in PbPb and pp collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14259,127 +14259,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118, pp.162301. </w:t>
+              <w:t xml:space="preserve">, 2017, 119, pp.082301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.082301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01393196v1</w:t>
+                <w:t xml:space="preserve">in2p3-01456783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the total and differential inclusive B(+) hadron cross sections in pp collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for new physics in events with high jet multiplicity and low missing transverse momentum in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14393,102 +14393,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 771, pp.435. </w:t>
+              <w:t xml:space="preserve">, 2017, 770, pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01360531v1</w:t>
+                <w:t xml:space="preserve">in2p3-01351564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of differential cross sections for associated production of a W boson and jets in proton-proton collisions at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Suppression and azimuthal anisotropy of prompt and nonprompt J/psi production in PbPb collisions at sqrt(s[NN]) = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -14523,246 +14523,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.052002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01381107v1</w:t>
+                <w:t xml:space="preserve">in2p3-01376026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for R-parity violating supersymmetry with displaced vertices in proton-proton collisions at sqrt(s)=8 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+                <w:t xml:space="preserve">Characterisation of irradiated thin silicon sensors for the CMS phase II pixel upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brondolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp. 012009 </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (8), pp.567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5115-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01383032v1</w:t>
+                <w:t xml:space="preserve">hal-01645926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for massive resonances decaying into WW, WZ or ZZ bosons in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Azimuthal anisotropy of charged particles with transverse momentum up to 100 GeV in PbPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14791,112 +14791,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 03 (3), pp.162. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 776, pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01424867v1</w:t>
+                <w:t xml:space="preserve">in2p3-01454724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter and unparticles in events with a Z boson and missing transverse momentum in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Measurement of the inclusive energy spectrum in the very forward direction in proton-proton collisions at sqrt(s)=13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14929,102 +14929,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03(2017) (3), pp.061. </w:t>
+              <w:t xml:space="preserve">, 2017, 08 (8), pp.046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2017)046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01430542v1</w:t>
+                <w:t xml:space="preserve">in2p3-01450075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CMS trigger system</w:t>
+                <w:t xml:space="preserve">Evidence for collectivity in pp collisions at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -15059,131 +15059,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (01), pp.P01020. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 765, pp.193-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/P01020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01362517v1</w:t>
+                <w:t xml:space="preserve">in2p3-01334567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass diphoton resonances in proton-proton collisions at 13 TeV and combination with 8 TeV search</w:t>
+                <w:t xml:space="preserve">Coherent J/Psi photoproduction in ultra-peripheral PbPb collisions at sqrt(s[NN]) = 2.76 TeV with the CMS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15197,114 +15197,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 767, pp.147-170. </w:t>
+              <w:t xml:space="preserve">, 2017, 772, pp.489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01362519v1</w:t>
+                <w:t xml:space="preserve">in2p3-01320612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the charm jet cross section and nuclear modification factor in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for leptophobic Z' bosons decaying into four-lepton final states in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15331,102 +15331,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 772, pp.306-329. </w:t>
+              <w:t xml:space="preserve">, 2017, 773, pp.563-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01424868v1</w:t>
+                <w:t xml:space="preserve">in2p3-01427751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet cross-sections in pp and PbPb collisions at sqrt(s[NN])=2.76 TeV</w:t>
+                <w:t xml:space="preserve">Search for heavy gauge W' boson in events with an energetic lepton and large missing transverse momentum at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -15461,106 +15461,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.015202. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 770, pp.278-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.015202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01368772v1</w:t>
+                <w:t xml:space="preserve">in2p3-01424863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the t-tbar production cross section in lepton+jets final states in pp collisions at 8 TeV and ratio of 8 to 7 TeV cross sections</w:t>
+                <w:t xml:space="preserve">Measurement of the total and differential inclusive B(+) hadron cross sections in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -15595,106 +15595,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.15. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 771, pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4504-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01280700v1</w:t>
+                <w:t xml:space="preserve">in2p3-01360531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive search for supersymmetry using razor variables in pp collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of differential cross sections for associated production of a W boson and jets in proton-proton collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -15733,114 +15733,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.012003. </w:t>
+              <w:t xml:space="preserve">, 2017, 95, pp.052002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01372217v1</w:t>
+                <w:t xml:space="preserve">in2p3-01381107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for invisible decays of the Higgs boson in pp collisions at sqrt(s) = 7, 8, and 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Relative modification of prompt psi(2S) and J/psi yields from pp to PbPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15863,106 +15863,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 02 (2), pp.135. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.162301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01389974v1</w:t>
+                <w:t xml:space="preserve">in2p3-01393196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential cross sections for top quark pair production using the lepton+jets final state in proton-proton collisions at 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for R-parity violating supersymmetry with displaced vertices in proton-proton collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -16001,114 +16001,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.092001. </w:t>
+              <w:t xml:space="preserve">, 2017, 95, pp. 012009 </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.092001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01381106v1</w:t>
+                <w:t xml:space="preserve">in2p3-01383032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the WZ production cross section in pp collisions at sqrt{s} = 7 and 8 TeV and search for anomalous triple gauge couplings at sqrt{s} = 8 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for massive resonances decaying into WW, WZ or ZZ bosons in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16131,131 +16131,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.236. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03 (3), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4730-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01368774v1</w:t>
+                <w:t xml:space="preserve">in2p3-01424867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dijet resonances in proton-proton collisions at sqrt(s) = 13 TeV and constraints on dark matter and other models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter and unparticles in events with a Z boson and missing transverse momentum in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16265,106 +16265,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 769, pp.520. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03(2017) (3), pp.061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01396119v1</w:t>
+                <w:t xml:space="preserve">in2p3-01430542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay B+ to psi(2S) phi K+ in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">The CMS trigger system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -16399,118 +16399,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 764, pp.66-86. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (01), pp.P01020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/P01020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01344460v1</w:t>
+                <w:t xml:space="preserve">in2p3-01362517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for single production of vector-like quarks decaying to a Z boson and a top or a bottom quark in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for high-mass diphoton resonances in proton-proton collisions at 13 TeV and combination with 8 TeV search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16533,118 +16533,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05, pp.029. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 767, pp.147-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01449422v1</w:t>
+                <w:t xml:space="preserve">in2p3-01362519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in events with photons and missing transverse energy in pp collisions at 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Measurements of the charm jet cross section and nuclear modification factor in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16671,248 +16671,248 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 769, pp.391. </w:t>
+              <w:t xml:space="preserve">, 2017, 772, pp.306-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01400604v1</w:t>
+                <w:t xml:space="preserve">in2p3-01424868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Type Silicon Strip Sensors for the new CMS Tracker at HL-LHC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Friedl</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet cross-sections in pp and PbPb collisions at sqrt(s[NN])=2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (06), pp.P06018. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.015202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/06/P06018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.015202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582559v1</w:t>
+                <w:t xml:space="preserve">in2p3-01368772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for new phenomena in pp collisions at sqrt(s) = 13 TeV in final states with missing transverse momentum and at least one jet using the alphaT variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for high-mass Z gamma resonances at sqrt(s) = 8 and 13 TeV using jet substructure techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16935,118 +16935,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.294. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.363-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4787-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01390465v1</w:t>
+                <w:t xml:space="preserve">in2p3-01424245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for pair production for third-generation squarks in sqrt(s)=13 TeV pp collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">A search for new phenomena in pp collisions at sqrt(s) = 13 TeV in final states with missing transverse momentum and at least one jet using the alphaT variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17073,114 +17073,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77, pp.327. </w:t>
+              <w:t xml:space="preserve">, 2017, 77, pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4853-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01415369v1</w:t>
+                <w:t xml:space="preserve">in2p3-01390465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for narrow resonances in dilepton mass spectra in proton-proton collisions at sqrt(s) = 13 TeV and combination with 8 TeV data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Searches for pair production for third-generation squarks in sqrt(s)=13 TeV pp collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17203,118 +17203,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 768, pp.57-80. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4853-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01368773v1</w:t>
+                <w:t xml:space="preserve">in2p3-01415369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stability of the CMS strip tracker measured with a laser alignment system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for narrow resonances in dilepton mass spectra in proton-proton collisions at sqrt(s) = 13 TeV and combination with 8 TeV data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17337,118 +17337,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (04), pp.P04023. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 768, pp.57-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01430539v1</w:t>
+                <w:t xml:space="preserve">in2p3-01368773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and QCD analysis of double-differential inclusive jet cross-sections in pp collisions at sqrt(s) = 8 TeV and ratios to 2.76 and 7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Mechanical stability of the CMS strip tracker measured with a laser alignment system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17471,106 +17471,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 03 (3), pp.156. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (04), pp.P04023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01368771v1</w:t>
+                <w:t xml:space="preserve">in2p3-01430539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top quark decays via Higgs-boson-mediated flavor-changing neutral currents in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement and QCD analysis of double-differential inclusive jet cross-sections in pp collisions at sqrt(s) = 8 TeV and ratios to 2.76 and 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -17609,114 +17609,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">, 2017, 03 (3), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01383030v1</w:t>
+                <w:t xml:space="preserve">in2p3-01368771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass Z gamma resonances at sqrt(s) = 8 and 13 TeV using jet substructure techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for top quark decays via Higgs-boson-mediated flavor-changing neutral currents in pp collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17739,106 +17739,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.363-387. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01424245v1</w:t>
+                <w:t xml:space="preserve">in2p3-01383030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for light bosons in decays of the 125 GeV Higgs boson in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for heavy resonances decaying into a vector boson and a Higgs boson in final states with charged leptons, neutrinos, and b quarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -17873,118 +17873,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10(2017) (10), pp.76. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 768, pp.137-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01430540v1</w:t>
+                <w:t xml:space="preserve">in2p3-01388428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter and supersymmetry with a compressed mass spectrum in the vector boson fusion topology in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for single production of vector-like quarks decaying into a b quark and a W boson in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18007,106 +18007,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (021802), </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.021802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01323690v1</w:t>
+                <w:t xml:space="preserve">in2p3-01450073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the differential production cross sections for a Z boson in association with jets in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of the associated production of a Z boson and b jets in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18141,106 +18141,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 04 (4), pp.022. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5140-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01396129v1</w:t>
+                <w:t xml:space="preserve">in2p3-01400577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the transverse momentum spectrum of the Higgs boson produced in pp collisions at sqrt(s) = 8 TeV using H to WW decays</w:t>
+                <w:t xml:space="preserve">Search for light bosons in decays of the 125 GeV Higgs boson in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18279,102 +18279,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03 (3), pp.032. </w:t>
+              <w:t xml:space="preserve">, 2017, 10(2017) (10), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01327679v1</w:t>
+                <w:t xml:space="preserve">in2p3-01430540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy resonances decaying to tau lepton pairs in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for dark matter and supersymmetry with a compressed mass spectrum in the vector boson fusion topology in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18409,106 +18409,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 02 (2), pp.48. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (021802), </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.021802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01400588v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the transverse momentum spectra of weak vector bosons produced in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of the differential production cross sections for a Z boson in association with jets in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18547,102 +18547,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02 (2), pp.96. </w:t>
+              <w:t xml:space="preserve">, 2017, 04 (4), pp.022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01334566v1</w:t>
+                <w:t xml:space="preserve">in2p3-01396129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy resonances decaying into a vector boson and a Higgs boson in final states with charged leptons, neutrinos, and b quarks</w:t>
+                <w:t xml:space="preserve">Measurement of the transverse momentum spectrum of the Higgs boson produced in pp collisions at sqrt(s) = 8 TeV using H to WW decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18677,118 +18677,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 768, pp.137-162. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03 (3), pp.032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01388428v1</w:t>
+                <w:t xml:space="preserve">in2p3-01327679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for single production of vector-like quarks decaying into a b quark and a W boson in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for heavy resonances decaying to tau lepton pairs in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18811,106 +18811,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.634. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02 (2), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01450073v1</w:t>
+                <w:t xml:space="preserve">in2p3-01400588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the associated production of a Z boson and b jets in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the transverse momentum spectra of weak vector bosons produced in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -18945,82 +18945,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.751. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02 (2), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5140-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01400577v1</w:t>
+                <w:t xml:space="preserve">in2p3-01334566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for supersymmetry with multiple charged leptons in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
@@ -19153,51 +19153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity and rapidity dependence of strange hadron production in pp, pPb, and PbPb collisions at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19274,51 +19274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of prompt and nonprompt J/psi production in pp and pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19402,197 +19402,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01458781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter produced with an energetic jet or a hadronically decaying W or Z boson at $ \sqrt{s}=13 $ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bergauer</w:t>
+                <w:t xml:space="preserve">Search for high-mass Z-gamma resonances in e+e-gamma and mu+mu-gamma final states in proton-proton collisions at sqrt(s)=8 and 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)014⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1701 (1), pp.06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2017)076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669620v1</w:t>
+                <w:t xml:space="preserve">in2p3-01379157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass Z-gamma resonances in e+e-gamma and mu+mu-gamma final states in proton-proton collisions at sqrt(s)=8 and 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for electroweak production of a vector-like quark decaying to a top quark and a Higgs boson using boosted topologies in fully hadronic final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19619,114 +19619,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1701 (1), pp.06. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2017)076⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 04 (4), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01379157v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01419177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for electroweak production of a vector-like quark decaying to a top quark and a Higgs boson using boosted topologies in fully hadronic final states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Observation of charge-dependent azimuthal correlations in pPb collisions and its implication for the search for the chiral magnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19749,131 +19749,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.122301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.122301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01419177v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01376017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charge-dependent azimuthal correlations in pPb collisions and its implication for the search for the chiral magnetic effect</w:t>
+                <w:t xml:space="preserve">Jet energy scale and resolution in the CMS experiment in pp collisions at 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19883,131 +19883,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.122301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (02), pp.P02014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/02/P02014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01376017v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01346043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet energy scale and resolution in the CMS experiment in pp collisions at 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for CP violation in top quark-antiquark production and decay in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20017,106 +20017,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/02/P02014⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03 (3), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01346043v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01404605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in top quark-antiquark production and decay in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the production cross section of the W boson in association with two b jets in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -20151,216 +20151,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)101⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01404605v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01357547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the production cross section of the W boson in association with two b jets in pp collisions at sqrt(s) = 8 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+                <w:t xml:space="preserve">Search for dark matter produced with an energetic jet or a hadronically decaying W or Z boson at $ \sqrt{s}=13 $ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert M Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Aşılar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.92. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4573-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01357547v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for supersymmetry in events with one lepton and multiple jets in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
@@ -20742,76 +20742,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01409593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy neutrinos or third-generation leptoquarks in final states with two hadronically decaying tau leptons and two jets in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for anomalous Wtb couplings and flavour-changing neutral currents in t-channel single top quark production in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20825,127 +20825,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03 (3), pp.077. </w:t>
+              <w:t xml:space="preserve">, 2017, 02 (2), pp.028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01409594v1</w:t>
+                <w:t xml:space="preserve">in2p3-01380410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anomalous Wtb couplings and flavour-changing neutral currents in t-channel single top quark production in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of electroweak-induced production of W gamma with two jets in pp collisions at sqrt(s)=8 TeV and constraints on anomalous quartic gauge couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20959,102 +20959,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02 (2), pp.028. </w:t>
+              <w:t xml:space="preserve">, 2017, 06 (6), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2017)028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01380410v1</w:t>
+                <w:t xml:space="preserve">in2p3-01424865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of electroweak-induced production of W gamma with two jets in pp collisions at sqrt(s)=8 TeV and constraints on anomalous quartic gauge couplings</w:t>
+                <w:t xml:space="preserve">Search for electroweak production of charginos in final states with two tau leptons in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -21093,102 +21093,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 06 (6), pp.106. </w:t>
+              <w:t xml:space="preserve">, 2017, 04 (4), pp.018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01424865v1</w:t>
+                <w:t xml:space="preserve">in2p3-01383031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for electroweak production of charginos in final states with two tau leptons in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the WZ production cross section in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -21223,118 +21223,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 04 (4), pp.018. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 766, pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2017)018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01383031v1</w:t>
+                <w:t xml:space="preserve">in2p3-01348858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the WZ production cross section in pp collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for standard model production of four top quarks in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21361,114 +21361,114 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 766, pp.268. </w:t>
+              <w:t xml:space="preserve">, 2017, 772, pp.336-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01348858v1</w:t>
+                <w:t xml:space="preserve">in2p3-01474088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for standard model production of four top quarks in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in the all-hadronic final state using top quark tagging in pp collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21491,118 +21491,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.336-358. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01474088v1</w:t>
+                <w:t xml:space="preserve">in2p3-01430537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in the all-hadronic final state using top quark tagging in pp collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Cross section measurement of t-channel single top quark production in pp collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21625,118 +21625,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.012004. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01430537v1</w:t>
+                <w:t xml:space="preserve">in2p3-01376035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross section measurement of t-channel single top quark production in pp collisions at sqrt(s) = 13 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+                <w:t xml:space="preserve">Search for heavy neutrinos or third-generation leptoquarks in final states with two hadronically decaying tau leptons and two jets in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21759,240 +21759,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72, pp.752. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03 (3), pp.077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01376035v1</w:t>
+                <w:t xml:space="preserve">in2p3-01409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W boson helicity fractions in the decays of top quark pairs to lepton+jets final states produced in pp collisions at sqrt(s) = 8 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+                <w:t xml:space="preserve">Measurements of the Higgs boson production and decay rates and constraints on its couplings from a combined ATLAS and CMS analysis of the LHC $pp$ collision data at $\sqrt{s}=$ 7 and 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Barnovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 08, pp.045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01323689v1</w:t>
+                <w:t xml:space="preserve">in2p3-01328829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in electroweak production with photons and large missing transverse energy in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for two Higgs bosons in final states containing two photons and two bottom quarks in proton-proton collisions at 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -22027,125 +22027,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.052012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.052012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01280699v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01292381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass of the top quark in decays with a J/psi meson in pp collisions at 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for narrow resonances in dijet final states at sqrt(s)=8 TeV with the novel CMS technique of data scouting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22161,106 +22161,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2016)123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.031802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.031802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01353566v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01310279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter particles in proton-proton collisions at sqrt(s) = 8 TeV using the razor variables</w:t>
+                <w:t xml:space="preserve">Search for single production of scalar leptoquarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -22295,265 +22295,265 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2016)088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.032005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.032005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01294908v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01199145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton flavour violating decays of the Higgs boson to e tau and e mu in proton-proton collisions at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of differential cross sections for Higgs boson production in the diphoton decay channel in pp collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Hamel De Monchenault</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3853-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.09.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01346036v1</w:t>
+                <w:t xml:space="preserve">in2p3-01188998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for R-parity-violating supersymmetry in pp collisions at sqrt(s)=8 TeV in final states with 0-4 leptons</w:t>
+                <w:t xml:space="preserve">Inclusive and differential measurements of the t t-bar charge asymmetry in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22563,106 +22563,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.154-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.112009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01338139v1</w:t>
+                <w:t xml:space="preserve">in2p3-01334137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for direct pair production of scalar top quarks in the single- and dilepton channels in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for pair-produced vector-like B quarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -22697,106 +22697,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.112009 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2016)027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01272009v1</w:t>
+                <w:t xml:space="preserve">in2p3-01180714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ttbar production cross section in the all-jets final state in pp collisions at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Search for massive WH resonances decaying into the l nu b anti-b final state at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -22835,102 +22835,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 76, pp.128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 76, pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4067-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3956-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202940v1</w:t>
+                <w:t xml:space="preserve">in2p3-01261943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CP-violating weak phase phi[s] and the decay width difference DeltaGamma[s] using the Bs to J/Psi phi(1020) decay channel in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Correlations between jets and charged particles in PbPb and pp collisions at sqrt(s[NN])= 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -22965,131 +22965,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01180716v1</w:t>
+                <w:t xml:space="preserve">in2p3-01250550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and identification of tau lepton decays to hadrons and tau neutrino at CMS</w:t>
+                <w:t xml:space="preserve">Search for anomalous single top quark production in association with a photon in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23099,106 +23099,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/P01019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01220805v1</w:t>
+                <w:t xml:space="preserve">in2p3-01228467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the double-differential inclusive jet cross section in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in e+/- e+/- plus jets and e+/- mu+/- plus jets events in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -23233,131 +23233,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4286-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01316400v1</w:t>
+                <w:t xml:space="preserve">in2p3-01284717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential and integrated fiducial cross sections for Higgs boson production in the four-lepton decay channel in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry with a photon, a lepton, and missing transverse momentum in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23367,106 +23367,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.6-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01249888v1</w:t>
+                <w:t xml:space="preserve">in2p3-01186133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for direct pair production of supersymmetric top quarks decaying to all-hadronic final states in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for excited leptons in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -23501,106 +23501,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03 (3), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2016)125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4292-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01281909v1</w:t>
+                <w:t xml:space="preserve">in2p3-01224699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Higgs boson off-shell production in proton-proton collisions at 7 and 8 TeV and derivation of constraints on its total decay width</w:t>
+                <w:t xml:space="preserve">Measurement of the top quark mass using proton-proton data at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -23635,106 +23635,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.072004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.072004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2016)051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01313475v1</w:t>
+                <w:t xml:space="preserve">in2p3-01199147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined search for anomalous pseudoscalar HVV couplings in VH production and H to VV decay</w:t>
+                <w:t xml:space="preserve">Measurement of the W boson helicity fractions in the decays of top quark pairs to lepton+jets final states produced in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -23773,102 +23773,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 759, pp.672-696. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 762, pp.512-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274541v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y(nS) polarizations versus particle multiplicity in pp collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in electroweak production with photons and large missing transverse energy in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -23907,121 +23907,121 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 761, pp.31-52. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 759, pp.479-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.07.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01285920v1</w:t>
+                <w:t xml:space="preserve">in2p3-01280699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological MSSM interpretation of CMS searches in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the mass of the top quark in decays with a J/psi meson in pp collisions at 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24041,127 +24041,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10(2016), pp.129. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 12, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2016)123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2016)129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01331544v1</w:t>
+                <w:t xml:space="preserve">in2p3-01353566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charge asymmetry in top quark pair production in pp collisions at sqrt(s) = 8 TeV using a template method</w:t>
+                <w:t xml:space="preserve">Search for dark matter particles in proton-proton collisions at sqrt(s) = 8 TeV using the razor variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24171,240 +24171,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2016)088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.034014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01186112v1</w:t>
+                <w:t xml:space="preserve">in2p3-01294908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the production of an excited bottom quark decaying to tW in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for lepton flavour violating decays of the Higgs boson to e tau and e mu in proton-proton collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel De Monchenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 763, pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.09.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01206391v1</w:t>
+                <w:t xml:space="preserve">in2p3-01346036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for W' to tb in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Searches for R-parity-violating supersymmetry in pp collisions at sqrt(s)=8 TeV in final states with 0-4 leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -24439,131 +24439,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)122⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202939v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01338139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for W' decaying to tau lepton and neutrino in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for direct pair production of scalar top quarks in the single- and dilepton channels in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24573,106 +24573,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07(2016), pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2016)027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01186099v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01272009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton flavour violating decays of heavy resonances and quantum black holes to an e-mu pair in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the ttbar production cross section in the all-jets final state in pp collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -24711,102 +24711,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 76, pp.317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4149-y⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 76, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3956-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01304029v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the differential cross sections for top quark pair production as a function of kinematic event variables in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the CP-violating weak phase phi[s] and the decay width difference DeltaGamma[s] using the Bs to J/Psi phi(1020) decay channel in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -24841,131 +24841,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.052006⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01341853v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01180716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of t-tbar production with additional jet activity, including b quark jets, in the dilepton channel using pp collisions at sqrt(s) = 8TeV</w:t>
+                <w:t xml:space="preserve">Reconstruction and identification of tau lepton decays to hadrons and tau neutrino at CMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24975,106 +24975,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4105-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.P01019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/P01019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214881v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01220805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of t t-bar charge asymmetry using dilepton final states in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the double-differential inclusive jet cross section in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -25109,131 +25109,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4286-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01291737v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01316400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal decorrelation of jets widely separated in rapidity in pp collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of differential and integrated fiducial cross sections for Higgs boson production in the four-lepton decay channel in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25247,127 +25247,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 08, pp.139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)139⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 04 (4), pp.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01264412v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01249888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ZZ production cross section and Z to l+l-l'+l'- branching fraction in pp collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for direct pair production of supersymmetric top quarks decaying to all-hadronic final states in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25377,106 +25377,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.10.054⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01350639v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01281909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Z boson production in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Search for Higgs boson off-shell production in proton-proton collisions at 7 and 8 TeV and derivation of constraints on its total decay width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -25511,131 +25511,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09(2016), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2016)051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01247441v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01313475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of b jets in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Combined search for anomalous pseudoscalar HVV couplings in VH production and H to VV decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25649,127 +25649,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 754, pp.59-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 759, pp.672-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01214882v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a massive resonance decaying into a Higgs boson and a W or Z boson in hadronic final states in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Y(nS) polarizations versus particle multiplicity in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25779,131 +25779,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)145⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 761, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01179045v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01285920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in pp collisions at sqrt(s) = 8 TeV in final states with boosted W bosons and b jets using razor variables</w:t>
+                <w:t xml:space="preserve">Phenomenological MSSM interpretation of CMS searches in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25913,131 +25913,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.092009⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10(2016), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2016)129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01272008v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01331544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of t-tbar spin correlations and top quark polarization using dilepton final states in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the charge asymmetry in top quark pair production in pp collisions at sqrt(s) = 8 TeV using a template method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -26051,102 +26051,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.052007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.052007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93, pp.034014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.034014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01251944v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01186112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter and unparticles produced in association with a Z boson in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for the production of an excited bottom quark decaying to tW in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -26181,106 +26181,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.052011⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016(01), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01235919v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01206391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing transverse momentum balance contributions for quenched jets in PbPb collisions at sqrt(s[NN]) = 2.76 TeV</w:t>
+                <w:t xml:space="preserve">Search for W' to tb in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -26319,236 +26319,236 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1611 (11), pp.055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2016)055⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01362518v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Higgs boson production and decay rates and constraints on its couplings from a combined ATLAS and CMS analysis of the LHC $pp$ collision data at $\sqrt{s}=$ 7 and 8 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Di Ciaccio</w:t>
+                <w:t xml:space="preserve">Search for W' decaying to tau lepton and neutrino in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 08, pp.045. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755, pp.196-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01328829v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01186099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for two Higgs bosons in final states containing two photons and two bottom quarks in proton-proton collisions at 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for lepton flavour violating decays of heavy resonances and quantum black holes to an e-mu pair in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -26583,131 +26583,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.052012. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.052012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4149-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01292381v1</w:t>
+                <w:t xml:space="preserve">in2p3-01304029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for narrow resonances in dijet final states at sqrt(s)=8 TeV with the novel CMS technique of data scouting</w:t>
+                <w:t xml:space="preserve">Measurement of the differential cross sections for top quark pair production as a function of kinematic event variables in pp collisions at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -26717,131 +26717,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.031802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.052006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.031802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01310279v1</w:t>
+                <w:t xml:space="preserve">in2p3-01341853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for single production of scalar leptoquarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of t-tbar production with additional jet activity, including b quark jets, in the dilepton channel using pp collisions at sqrt(s) = 8TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -26851,106 +26851,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.032005. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.032005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4105-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01199145v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential cross sections for Higgs boson production in the diphoton decay channel in pp collisions at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of t t-bar charge asymmetry using dilepton final states in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -26985,125 +26985,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.13. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3853-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01188998v1</w:t>
+                <w:t xml:space="preserve">in2p3-01291737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive and differential measurements of the t t-bar charge asymmetry in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Azimuthal decorrelation of jets widely separated in rapidity in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27119,131 +27119,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 757, pp.154-179. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 08, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01334137v1</w:t>
+                <w:t xml:space="preserve">in2p3-01264412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair-produced vector-like B quarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the ZZ production cross section and Z to l+l-l'+l'- branching fraction in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -27253,106 +27253,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.112009 </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 763, pp.280-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.112009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01180714v1</w:t>
+                <w:t xml:space="preserve">in2p3-01350639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for massive WH resonances decaying into the l nu b anti-b final state at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Study of Z boson production in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -27387,131 +27387,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.237. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.36-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01261943v1</w:t>
+                <w:t xml:space="preserve">in2p3-01247441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between jets and charged particles in PbPb and pp collisions at sqrt(s[NN])= 2.76 TeV</w:t>
+                <w:t xml:space="preserve">Transverse momentum spectra of b jets in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -27521,125 +27521,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 02, pp.156. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 754, pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01250550v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anomalous single top quark production in association with a photon in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for a massive resonance decaying into a Higgs boson and a W or Z boson in hadronic final states in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27659,102 +27659,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 04, pp.035. </w:t>
+              <w:t xml:space="preserve">, 2016, 1602, pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2016)145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01228467v1</w:t>
+                <w:t xml:space="preserve">in2p3-01179045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in e+/- e+/- plus jets and e+/- mu+/- plus jets events in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in pp collisions at sqrt(s) = 8 TeV in final states with boosted W bosons and b jets using razor variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -27789,106 +27789,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 04, pp.169. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.092009 </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2016)169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.092009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01284717v1</w:t>
+                <w:t xml:space="preserve">in2p3-01272008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the top quark mass using proton-proton data at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of t-tbar spin correlations and top quark polarization using dilepton final states in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -27927,127 +27927,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.072004. </w:t>
+              <w:t xml:space="preserve">, 2016, 93, pp.052007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.072004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.052007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01199147v1</w:t>
+                <w:t xml:space="preserve">in2p3-01251944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry with a photon, a lepton, and missing transverse momentum in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for dark matter and unparticles produced in association with a Z boson in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28057,106 +28057,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 757, pp.6-31. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.052011 </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.052011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01186133v1</w:t>
+                <w:t xml:space="preserve">in2p3-01235919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited leptons in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Decomposing transverse momentum balance contributions for quenched jets in PbPb collisions at sqrt(s[NN]) = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -28195,78 +28195,78 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03 (3), pp.125. </w:t>
+              <w:t xml:space="preserve">, 2016, 1611 (11), pp.055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2016)125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2016)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01224699v1</w:t>
+                <w:t xml:space="preserve">in2p3-01362518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for new physics with the MT2 variable in all-jets final states produced in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
@@ -29069,51 +29069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a Higgs boson decaying into gamma* gamma to ll gamma with low dilepton mass in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29586,51 +29586,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01207510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event generator tunes obtained from underlying event and multiparton scattering measurements</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in pp collisions at sqrt(s) = 13 TeV in the single-lepton final state using the sum of masses of large-radius jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -29665,106 +29665,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.155. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1608, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3988-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01237262v1</w:t>
+                <w:t xml:space="preserve">in2p3-01316401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for narrow resonances decaying to dijets in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the Z gamma to nu nu-bar gamma production cross section in pp collisions at sqrt(s) = 8 TeV and limits on anomalous Z-Z-gamma and Z-gamma-gamma trilinear gauge boson couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -29799,106 +29799,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.071801. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.448-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.071801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01237926v1</w:t>
+                <w:t xml:space="preserve">in2p3-01278250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in pp collisions at sqrt(s) = 13 TeV in the single-lepton final state using the sum of masses of large-radius jets</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive jet production and nuclear modifications in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -29933,106 +29933,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1608, pp.122. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01316401v1</w:t>
+                <w:t xml:space="preserve">in2p3-01253541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Z gamma to nu nu-bar gamma production cross section in pp collisions at sqrt(s) = 8 TeV and limits on anomalous Z-Z-gamma and Z-gamma-gamma trilinear gauge boson couplings</w:t>
+                <w:t xml:space="preserve">Forward-backward asymmetry of Drell-Yan lepton pairs in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -30067,106 +30067,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 760, pp.448-468. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4156-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01278250v1</w:t>
+                <w:t xml:space="preserve">in2p3-01259158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive jet production and nuclear modifications in pPb collisions at sqrt(s[NN]) = 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the inelastic cross section in proton-lead collisions at a centre-of-mass energy per nucleon pair of 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -30201,106 +30201,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.372. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.641-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4205-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.063.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01253541v1</w:t>
+                <w:t xml:space="preserve">in2p3-01199146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-backward asymmetry of Drell-Yan lepton pairs in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of dijet azimuthal decorrelation in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -30339,127 +30339,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 76, pp.325. </w:t>
+              <w:t xml:space="preserve">, 2016, 76, pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4156-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4346-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01259158v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inelastic cross section in proton-lead collisions at a centre-of-mass energy per nucleon pair of 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Search for a low-mass pseudoscalar Higgs boson produced in association with a b-bbar pair in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30473,102 +30473,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 759, pp.641-662. </w:t>
+              <w:t xml:space="preserve">, 2016, 758, pp.296-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.063.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01199146v1</w:t>
+                <w:t xml:space="preserve">in2p3-01227867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of dijet azimuthal decorrelation in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for long-lived charged particles in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -30603,131 +30603,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.536. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.112004 </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4346-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274544v1</w:t>
+                <w:t xml:space="preserve">in2p3-01372972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a low-mass pseudoscalar Higgs boson produced in association with a b-bbar pair in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for exotic decays of a Higgs boson into undetectable particles and photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30741,127 +30741,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 758, pp.296-320. </w:t>
+              <w:t xml:space="preserve">, 2016, 753, pp.363-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01227867v1</w:t>
+                <w:t xml:space="preserve">in2p3-01171155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for long-lived charged particles in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Observation of top quark pairs produced in association with a vector boson in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30871,131 +30871,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.112004 </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601, pp.096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01372972v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for exotic decays of a Higgs boson into undetectable particles and photons</w:t>
+                <w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying to $\mu^{+} \mu^{-}$ in pp collisions at $ \sqrt{s} =$ 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31009,127 +31009,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 753, pp.363-388. </w:t>
+              <w:t xml:space="preserve">, 2016, 752, pp.221-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01171155v1</w:t>
+                <w:t xml:space="preserve">in2p3-01186123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of top quark pairs produced in association with a vector boson in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the inclusive jet cross section in pp collisions at sqrt(s) = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31139,125 +31139,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1601, pp.096. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4083-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01214587v1</w:t>
+                <w:t xml:space="preserve">in2p3-01247439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying to $\mu^{+} \mu^{-}$ in pp collisions at $ \sqrt{s} =$ 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of long-range near-side two-particle angular correlations in pp collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31273,106 +31273,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 752, pp.221-246. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.172302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.172302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01186123v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive jet cross section in pp collisions at sqrt(s) = 2.76 TeV</w:t>
+                <w:t xml:space="preserve">Event generator tunes obtained from underlying event and multiparton scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -31411,127 +31411,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 76, pp.265. </w:t>
+              <w:t xml:space="preserve">, 2016, 76, pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4083-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3988-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01247439v1</w:t>
+                <w:t xml:space="preserve">in2p3-01237262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of long-range near-side two-particle angular correlations in pp collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for narrow resonances decaying to dijets in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31545,127 +31545,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116, pp.172302. </w:t>
+              <w:t xml:space="preserve">, 2016, 116, pp.071801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.172302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.071801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01214854v1</w:t>
+                <w:t xml:space="preserve">in2p3-01237926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy resonances decaying to two Higgs bosons in final states containing four b quarks</w:t>
+                <w:t xml:space="preserve">Evidence for exclusive gamma-gamma to W+ W- production and constraints on anomalous quartic gauge couplings at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31675,131 +31675,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.371. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1108, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4206-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01280698v1</w:t>
+                <w:t xml:space="preserve">in2p3-01307116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for exclusive gamma-gamma to W+ W- production and constraints on anomalous quartic gauge couplings at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for heavy resonances decaying to two Higgs bosons in final states containing four b quarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31809,82 +31809,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1108, pp.119. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01307116v1</w:t>
+                <w:t xml:space="preserve">in2p3-01280698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the top quark pair production cross section in proton-proton collisions at sqrt(s)=13 TeV</w:t>
               </w:r>
@@ -32419,51 +32419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the integrated and differential t-tbar production cross sections for high-pt top quarks in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32802,51 +32802,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01284716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new physics in same-sign dilepton events in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for the associated production of a Higgs boson with a single top quark in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -32881,106 +32881,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, pp.439. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1606, pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4261-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2016)177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01314226v1</w:t>
+                <w:t xml:space="preserve">in2p3-01206392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the associated production of a Higgs boson with a single top quark in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for resonant production of high-mass photon pairs in proton-proton collisions at sqrt(s) = 8 and 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33015,106 +33015,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1606, pp.177. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.051802 </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2016)177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.051802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01206392v1</w:t>
+                <w:t xml:space="preserve">in2p3-01331545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for resonant production of high-mass photon pairs in proton-proton collisions at sqrt(s) = 8 and 13 TeV</w:t>
+                <w:t xml:space="preserve">Search for R-parity violating decays of a top squark in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33149,106 +33149,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.051802 </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.178-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.051802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01331545v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for R-parity violating decays of a top squark in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of electroweak production of a W boson and two forward jets in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33283,106 +33283,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 760, pp.178-201. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2016)147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274542v1</w:t>
+                <w:t xml:space="preserve">in2p3-01348859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of electroweak production of a W boson and two forward jets in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in events with soft leptons, low jet multiplicity, and missing transverse momentum in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33417,106 +33417,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.147. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.9-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2016)147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01348859v1</w:t>
+                <w:t xml:space="preserve">in2p3-01249889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in events with soft leptons, low jet multiplicity, and missing transverse momentum in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Study of B Meson Production in p+Pb Collisions at root s(NN)=5.02 TeV Using Exclusive Hadronic Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33551,106 +33551,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 759, pp.9-35. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp. 032301 </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01249889v1</w:t>
+                <w:t xml:space="preserve">in2p3-01187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of B Meson Production in p+Pb Collisions at root s(NN)=5.02 TeV Using Exclusive Hadronic Decays</w:t>
+                <w:t xml:space="preserve">A search for pair production of new light bosons decaying into muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33685,106 +33685,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp. 032301 </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 752, pp.146-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.032301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01187903v1</w:t>
+                <w:t xml:space="preserve">in2p3-01158778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for pair production of new light bosons decaying into muons</w:t>
+                <w:t xml:space="preserve">Measurement of the top quark mass using charged particles in collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -33819,131 +33819,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 752, pp.146-168. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.092006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.092006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01158778v1</w:t>
+                <w:t xml:space="preserve">in2p3-01291738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the top quark mass using charged particles in collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Searches for a heavy scalar boson H decaying to a pair of 125 GeV Higgs bosons hh or for a heavy pseudoscalar boson A decaying to Zh, in the final states with h to tautau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -33953,131 +33953,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.092006. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755, pp.217-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.092006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01291738v1</w:t>
+                <w:t xml:space="preserve">in2p3-01214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for a heavy scalar boson H decaying to a pair of 125 GeV Higgs bosons hh or for a heavy pseudoscalar boson A decaying to Zh, in the final states with h to tautau</w:t>
+                <w:t xml:space="preserve">Search for vector-like charge 2/3 T quarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -34087,106 +34087,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 755, pp.217-244. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01214597v1</w:t>
+                <w:t xml:space="preserve">in2p3-01199148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for vector-like charge 2/3 T quarks in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the t-tbar production cross section in the e-mu channel in proton-proton collisions at sqrt(s) = 7 and 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -34221,106 +34221,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.012003. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01199148v1</w:t>
+                <w:t xml:space="preserve">in2p3-01285308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the t-tbar production cross section in the e-mu channel in proton-proton collisions at sqrt(s) = 7 and 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for new physics in same-sign dilepton events in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -34355,106 +34355,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.029. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2016)029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4261-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01285308v1</w:t>
+                <w:t xml:space="preserve">in2p3-01314226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of electron reconstruction and selection with the CMS detector in proton-proton collisions at sqrt(s)=8 TeV</w:t>
+                <w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying into a pair of bottom quarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -34489,106 +34489,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.P06005. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1511, pp.071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/P06005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01142850v1</w:t>
+                <w:t xml:space="preserve">in2p3-01169680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutral color-octet weak-triplet scalar particles in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the underlying event activity using charged-particle jets in proton-proton collisions at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -34627,127 +34627,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.201. </w:t>
+              <w:t xml:space="preserve">, 2015, 09, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01158388v1</w:t>
+                <w:t xml:space="preserve">in2p3-01180715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the decay B0 to K*0 mu mu from pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Limits on the Higgs boson lifetime and width from its decay to four charged leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -34757,265 +34757,265 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 753, pp.424-448. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.072010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01182739v1</w:t>
+                <w:t xml:space="preserve">in2p3-01180409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular coefficients of Z bosons produced in pp collisions at 8 TeV and decaying to mu+mu- as a function of transverse momentum and rapidity</w:t>
+                <w:t xml:space="preserve">Evidence for transverse momentum and pseudorapidity dependent event plane fluctuations in PbPb and pPb collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamel De Monchenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 750, pp.154-175. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.034911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.08.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01142340v1</w:t>
+                <w:t xml:space="preserve">in2p3-01139172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for third-generation scalar leptoquarks in the t-tau channel in proton-proton collisions at 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for diphoton resonances in the mass range from 150 to 850 GeV in pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besancon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35025,240 +35025,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1507, pp.42. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 750, pp.494-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2015)042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01138553v1</w:t>
+                <w:t xml:space="preserve">in2p3-01161723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in the vector-boson fusion topology in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+                <w:t xml:space="preserve">Combined Measurement of the Higgs Boson Mass in $pp$ Collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS and CMS Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crépé-Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)189⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.191803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.191803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01188995v1</w:t>
+                <w:t xml:space="preserve">in2p3-01136505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the production of dark matter in association with top-quark pairs in the single-lepton final state in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Performance of electron reconstruction and selection with the CMS detector in proton-proton collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -35293,106 +35293,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.P06005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/P06005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01141858v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01142850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a standard model Higgs boson produced in association with a top-quark pair and decaying to bottom quarks using a matrix element method</w:t>
+                <w:t xml:space="preserve">Search for neutral color-octet weak-triplet scalar particles in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -35427,131 +35427,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3454-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01142848v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01158388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity distribution of charged hadrons in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
+                <w:t xml:space="preserve">Angular analysis of the decay B0 to K*0 mu mu from pp collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35565,102 +35565,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 751, pp.143-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 753, pp.424-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01179198v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01182739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a pseudoscalar boson decaying into a Z boson and the 125 GeV Higgs boson in llbb final states</w:t>
+                <w:t xml:space="preserve">Angular coefficients of Z bosons produced in pp collisions at 8 TeV and decaying to mu+mu- as a function of transverse momentum and rapidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -35699,127 +35699,127 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 748, pp.221-243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 750, pp.154-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01144115v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01142340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying into a pair of bottom quarks</w:t>
+                <w:t xml:space="preserve">Search for third-generation scalar leptoquarks in the t-tau channel in proton-proton collisions at 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besançon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35833,102 +35833,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1511, pp.071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)071⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1507, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2015)042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01169680v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01138553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the underlying event activity using charged-particle jets in proton-proton collisions at 2.76 TeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in the vector-boson fusion topology in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -35967,102 +35967,102 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2015)137⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1511, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01180715v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01188995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the Higgs boson lifetime and width from its decay to four charged leptons</w:t>
+                <w:t xml:space="preserve">Search for a standard model Higgs boson produced in association with a top-quark pair and decaying to bottom quarks using a matrix element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -36097,240 +36097,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072010⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3454-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01180409v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01142848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for transverse momentum and pseudorapidity dependent event plane fluctuations in PbPb and pPb collisions</w:t>
+                <w:t xml:space="preserve">Pseudorapidity distribution of charged hadrons in proton-proton collisions at sqrt(s) = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Hamel De Monchenault</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034911⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 751, pp.143-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01139172v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for diphoton resonances in the mass range from 150 to 850 GeV in pp collisions at sqrt(s) = 8 TeV</w:t>
+                <w:t xml:space="preserve">Search for a pseudoscalar boson decaying into a Z boson and the 125 GeV Higgs boson in llbb final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besançon</w:t>
@@ -36369,212 +36369,212 @@
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 750, pp.494-519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.062⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 748, pp.221-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01161723v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01144115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Measurement of the Higgs Boson Mass in $pp$ Collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS and CMS Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Crépé-Renaudin</w:t>
+                <w:t xml:space="preserve">Search for the production of dark matter in association with top-quark pairs in the single-lepton final state in proton-proton collisions at sqrt(s) = 8 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.191803. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1506, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.191803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01136505v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01141858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the standard model Higgs boson produced through vector boson fusion and decaying to b bbar</w:t>
               </w:r>
@@ -37377,51 +37377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for third generation squark production in fully hadronic final states in proton-proton collisions at sqrt(s)=8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37511,51 +37511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a Higgs boson in the mass range from 145 to 1000 GeV decaying to a pair of W or Z bosons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37632,64 +37632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for massive resonances in dijet systems containing jets tagged as W or Z boson decays in pp collisions at $ \sqrt{s} $ = 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37766,64 +37766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for jet extinction in the inclusive jet-$p_t$ spectrum from proton-proton collisions at $\sqrt s =$ 8 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert M Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37894,2841 +37894,2841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Isolated Prompt Photon Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusive b-hadron production cross section with muons in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.082001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00546140v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicities in pp interactions at sqrt(s) = 0.9, 2.36, and 7 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for a W' boson decaying to a muon and a neutrino in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.160-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2011)079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00540929v1</w:t>
+                <w:t xml:space="preserve">in2p3-00572670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of the Cross Section for Top-Quark Pair Production in Proton-Proton Collisions at sqrt(s)=7 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
+                <w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.201803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00534081v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00553536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Bose-Einstein Correlations in pp Collisions at sqrt(s)=0.9 and 7 TeV</w:t>
+                <w:t xml:space="preserve">Charged particle multiplicities in pp interactions at sqrt(s) = 0.9, 2.36, and 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.029. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1, pp.079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2011)079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557495v1</w:t>
+                <w:t xml:space="preserve">in2p3-00540929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and non-prompt J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurement of the Cross Section for Top-Quark Pair Production in Proton-Proton Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 695, pp.424-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1575-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00537749v1</w:t>
+                <w:t xml:space="preserve">in2p3-00534081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Heavy Bottom-like Quark in pp Collisions at sqrt(s) = 7 TeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Bose-Einstein Correlations in pp Collisions at sqrt(s)=0.9 and 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 701, pp.204-223. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00569541v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00557495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Dijet Angular Distributions and Search for Quark Compositeness in pp Collisions at 7 TeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Isolated Prompt Photon Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.201804. </w:t>
+              <w:t xml:space="preserve">, 2011, 106, pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00565132v1</w:t>
+                <w:t xml:space="preserve">in2p3-00546140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and studies of jet quenching in PbPb collisions at nucleon-nucleon center-of-mass energy = 2.76 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for a Heavy Bottom-like Quark in pp Collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.024906. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.204-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.024906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00564849v1</w:t>
+                <w:t xml:space="preserve">in2p3-00569541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Heavy Stable Charged Particles in pp collisions at sqrt(s)=7 TeV</w:t>
+                <w:t xml:space="preserve">Observation and studies of jet quenching in PbPb collisions at nucleon-nucleon center-of-mass energy = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 03, pp.024. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.024906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.024906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554672v1</w:t>
+                <w:t xml:space="preserve">in2p3-00564849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Prompt and non-prompt J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1575-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553528v1</w:t>
+                <w:t xml:space="preserve">in2p3-00537749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a W' boson decaying to a muon and a neutrino in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">Measurement of Dijet Angular Distributions and Search for Quark Compositeness in pp Collisions at 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 701, pp.160-179. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.201804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00572670v1</w:t>
+                <w:t xml:space="preserve">in2p3-00565132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive b-hadron production cross section with muons in pp collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Search for Heavy Stable Charged Particles in pp collisions at sqrt(s)=7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 03, pp.090. </w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00557490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tumasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.201803. </w:t>
+              <w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553536v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the lepton charge asymmetry in inclusive W production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">Upsilon production cross section in pp collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 04, pp.050. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.112004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2011)050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00577978v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upsilon production cross section in pp collisions at sqrt(s)=7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Measurement of the lepton charge asymmetry in inclusive W production in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.112004. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2011)050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554890v1</w:t>
+                <w:t xml:space="preserve">in2p3-00577978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Dejardin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.122003. </w:t>
+              <w:t xml:space="preserve">, 2011, 106, pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00560062v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Hadronic Event Shapes in pp Collisions at sqrt(s)=7 TeV</w:t>
+                <w:t xml:space="preserve">Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 699, pp.48-67. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.122003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00561838v1</w:t>
+                <w:t xml:space="preserve">in2p3-00560062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Supersymmetry in pp Collisions at 7 TeV in Events with Jets and Missing Transverse Energy</w:t>
+                <w:t xml:space="preserve">First Measurement of Hadronic Event Shapes in pp Collisions at sqrt(s)=7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 698, pp.196-218. </w:t>
+              <w:t xml:space="preserve">, 2011, 699, pp.48-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554670v1</w:t>
+                <w:t xml:space="preserve">in2p3-00561838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Search for Supersymmetry in pp Collisions at 7 TeV in Events with Jets and Missing Transverse Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.112001. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 698, pp.196-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553501v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Stopped Gluinos in pp collisions at sqrt s = 7 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of W+W- Production and Search for the Higgs Boson in pp Collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.011801. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 699, pp.25-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.011801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00540935v1</w:t>
+                <w:t xml:space="preserve">in2p3-00572200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of W+W- Production and Search for the Higgs Boson in pp Collisions at sqrt(s) = 7 TeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for Stopped Gluinos in pp collisions at sqrt s = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 699, pp.25-47. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.011801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.011801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00572200v1</w:t>
+                <w:t xml:space="preserve">in2p3-00540935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strange Particle Production in pp Collisions at sqrt(s) = 0.9 and 7 TeV</w:t>
               </w:r>
@@ -40740,64 +40740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40842,3727 +40842,3727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00568735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Large Extra Dimensions in the Diphoton Final State at the Large Hadron Collider</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">Measurement of B anti-B Angular Correlations based on Secondary Vertex Reconstruction at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.085. </w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00582959v1</w:t>
+                <w:t xml:space="preserve">in2p3-00568769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Physics Beyond the Standard Model in Opposite-Sign Dilepton Events in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">Search for Microscopic Black Hole Signatures at the Large Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.026. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 697, pp.434-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2011)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00575029v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Z boson production in PbPb collisions at nucleon-nucleon centre of mass energy = 2.76 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">Measurements of Inclusive W and Z Cross Sections in pp Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.212301. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.212301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2011)080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00572415v1</w:t>
+                <w:t xml:space="preserve">in2p3-00554892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of B anti-B Angular Correlations based on Secondary Vertex Reconstruction at sqrt(s)=7 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for Large Extra Dimensions in the Diphoton Final State at the Large Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 03, pp.136. </w:t>
+              <w:t xml:space="preserve">, 2011, 5, pp.085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2011)136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00568769v1</w:t>
+                <w:t xml:space="preserve">in2p3-00582959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Microscopic Black Hole Signatures at the Large Hadron Collider</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">Search for Physics Beyond the Standard Model in Opposite-Sign Dilepton Events in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 697, pp.434-453. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2011)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554902v1</w:t>
+                <w:t xml:space="preserve">in2p3-00575029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Inclusive W and Z Cross Sections in pp Collisions at sqrt(s)=7 TeV</w:t>
+                <w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Denegri</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.080. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2011)080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00554892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+                <w:t xml:space="preserve">Study of Z boson production in PbPb collisions at nucleon-nucleon centre of mass energy = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.212301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.212301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00553516v1</w:t>
+                <w:t xml:space="preserve">in2p3-00572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning of the CMS High-Level Trigger with Cosmic Rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+                <w:t xml:space="preserve">Search for Dijet Resonances in 7 TeV pp Collisions at CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.211801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.211801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00449409v1</w:t>
+                <w:t xml:space="preserve">in2p3-00525737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS Level-1 Trigger during Commissioning with Cosmic Ray Muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Alignment of the CMS Silicon Tracker during Commissioning with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.T03002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00438216v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00664774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS Drift-Tube Local Trigger with Cosmic Rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+                <w:t xml:space="preserve">CMS Tracking Performance Results from early LHC Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.1165-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1491-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00441669v1</w:t>
+                <w:t xml:space="preserve">in2p3-00508542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study of the CMS Barrel Resistive Plate Chambers with Cosmic Rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+                <w:t xml:space="preserve">Search for Quark Compositeness with the Dijet Centrality Ratio in pp Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.262001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.262001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444190v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00534073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Mapping of the Magnetic Field in the CMS Barrel Yoke using Cosmic Rays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse-momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444183v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00485278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS Cathode Strip Chambers with Cosmic Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Performance of the CMS Drift-Tube Local Trigger with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Chipaux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03018. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03018⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664838v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00441669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Study of the CMS Barrel Resistive Plate Chambers with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00491725v1</w:t>
+                <w:t xml:space="preserve">in2p3-00444190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+                <w:t xml:space="preserve">Performance of the CMS Cathode Strip Chambers with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00487914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Muon Stopping Power in Lead Tungstate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.555-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00438212v1</w:t>
+                <w:t xml:space="preserve">in2p3-00491725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the CMS Drift Tube Chambers and Measurement of the Drift Velocity with Cosmic Rays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 692, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00447439v1</w:t>
+                <w:t xml:space="preserve">in2p3-00487914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Filtering of Uncharacteristic Noise in the CMS Hadron Calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Precise Mapping of the Magnetic Field in the CMS Barrel Yoke using Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.T03014. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00446076v1</w:t>
+                <w:t xml:space="preserve">in2p3-00444183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS Hadron Calorimeter with Cosmic Ray Muons and LHC Beam Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Performance of the CMS Level-1 Trigger during Commissioning with Cosmic Ray Muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Chipaux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03012. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664819v1</w:t>
+                <w:t xml:space="preserve">in2p3-00438216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the CMS Muon System with Cosmic-Ray and Beam-Halo Muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Commissioning of the CMS High-Level Trigger with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.T03020. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00454618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00449409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of CMS Hadron Calorimeter Timing and Synchronization using Test Beam, Cosmic Ray, and LHC Beam Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Calibration of the CMS Drift Tube Chambers and Measurement of the Drift Velocity with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.T03013. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00447008v1</w:t>
+                <w:t xml:space="preserve">in2p3-00447439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the CMS Muon Chambers with the Muon Alignment System during an Extended Cosmic Ray Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Performance of the CMS Hadron Calorimeter with Cosmic Ray Muons and LHC Beam Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03019. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664862v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the CMS Silicon Tracker during Commissioning with Cosmic Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Identification and Filtering of Uncharacteristic Noise in the CMS Hadron Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Chipaux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03009. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664774v1</w:t>
+                <w:t xml:space="preserve">in2p3-00446076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Compositeness with the Dijet Centrality Ratio in pp Collisions at sqrt(s)=7 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
+                <w:t xml:space="preserve">Measurement of the Muon Stopping Power in Lead Tungstate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P03007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.262001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00534073v1</w:t>
+                <w:t xml:space="preserve">in2p3-00438212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dijet Resonances in 7 TeV pp Collisions at CMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning the CMS Muon Chambers with the Muon Alignment System during an Extended Cosmic Ray Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Fabbro</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.211801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00525737v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS Tracking Performance Results from early LHC Operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Descamps</w:t>
+                <w:t xml:space="preserve">Alignment of the CMS Muon System with Cosmic-Ray and Beam-Halo Muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70, pp.1165-1192. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1491-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00508542v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00454618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse-momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of CMS Hadron Calorimeter Timing and Synchronization using Test Beam, Cosmic Ray, and LHC Beam Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.022002. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.022002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00485278v1</w:t>
+                <w:t xml:space="preserve">in2p3-00447008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of CMS Muon Reconstruction in Cosmic-Ray Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, pp.T03022. </w:t>
@@ -44600,103 +44600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning and Performance of the CMS Pixel Tracker with Cosmic Ray Muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, pp.T03007. </w:t>
@@ -44734,103 +44734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of the CMS Experiment and the Cosmic Run at Four Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, pp.T03001. </w:t>
@@ -44862,913 +44862,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00449401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS Data Processing Workflows during an Extended Cosmic Ray Run</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Fine synchronization of the CMS muon drift-tube local trigger using cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.T03006. </w:t>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00590951v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Operation of the CMS Electromagnetic Calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">CMS Data Processing Workflows during an Extended Cosmic Ray Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03010. </w:t>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00664790v1</w:t>
+                <w:t xml:space="preserve">in2p3-00590951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine synchronization of the CMS muon drift-tube local trigger using cosmic rays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Long-Range Near-Side Angular Correlations in Proton-Proton Collisions at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Chipaux</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03004. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, pp.091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00664742v1</w:t>
+                <w:t xml:space="preserve">in2p3-00520522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Long-Range Near-Side Angular Correlations in Proton-Proton Collisions at the LHC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Descamps</w:t>
+                <w:t xml:space="preserve">Performance of the CMS Drift Tube Chambers with Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 09, pp.091. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.T03015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00520522v1</w:t>
+                <w:t xml:space="preserve">in2p3-00451031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the CMS Drift Tube Chambers with Cosmic Rays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurement of Bose-Einstein Correlations in Proton-Proton Collisions at √s=0.9 and 2.36 TeV at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tumasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Arnold</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.T03015. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.032001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00451031v1</w:t>
+                <w:t xml:space="preserve">in2p3-00485217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Bose-Einstein Correlations in Proton-Proton Collisions at √s=0.9 and 2.36 TeV at the LHC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bergauer</w:t>
+                <w:t xml:space="preserve">Performance and Operation of the CMS Electromagnetic Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.032001. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00485217v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 0.9 and 2.36 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 02, pp.041. </w:t>
@@ -45800,295 +45800,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00454619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Reconstruction and Performance of the CMS Electromagnetic Calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Commissioning and Performance of the CMS Silicon Strip Tracker with Cosmic Ray Muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03011. </w:t>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00664804v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning and Performance of the CMS Silicon Strip Tracker with Cosmic Ray Muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">Time Reconstruction and Performance of the CMS Electromagnetic Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatrchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5(03), pp.T03008. </w:t>
+              <w:t xml:space="preserve">, 2010, 5(03), pp.T03011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00664753v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -46995,51 +46995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Chanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.481.0010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04945251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.450.0024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03864802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chanon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.382.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811213984_0052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811213984_0012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz Maestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Andersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ball" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascon-Shotkin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethuillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00583176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouzoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Damanakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dragicevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fr&#252;hwirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/10/P10032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hayrapetyan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Tumasyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Walter Andrejkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138979" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Damanakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragicevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#252;hwirth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/04/P04001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tumasyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Andrejkovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatterjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9100439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dragicevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Er&#246;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ambrogi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.011801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chatterjee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136888" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Sirunyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.122301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.092013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136446" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09200-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09348-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.252002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)208" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/05/P05014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136535" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08701-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.052008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09236-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09472-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)285" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)124" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09538-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Khachatryan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.136018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)257" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09570-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157117v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.252003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08817-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08739-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09014-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.152001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.032003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brondolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/03/P03014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.151802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perries" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7715-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.222001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135988" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Asilar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/10/P10017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Lee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.116010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.033004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5950-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Aaboud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Abbott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovsat Abdinov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2018)033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/03/P03003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01387006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besan&#231;on" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denegri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4718-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014915" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2017)051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01458780v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01456783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.082301" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.073" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4781-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5115-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01454724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.041" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01450075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)046" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334567v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.12.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01320612v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.08.069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393196v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01360531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.074" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01381107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383032v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)162" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)061" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/P01020" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362519v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424868v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.053" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.015202" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280700v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4504-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389974v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01381106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.092001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4730-z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396119v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344460v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.11.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)029" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582559v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06018" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4787-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415369v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4853-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368771v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)156" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383030v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)079" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424245v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.062" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430540v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)076" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021802" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396129v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327679v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)032" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)048" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)096" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388428v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.040" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01450073v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400577v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5140-y" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5182-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01320601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.075" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01458781v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4828-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece A&#351;&#305;lar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379157v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)076" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01419177v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)136" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.122301" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346043v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/P02014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357547v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4573-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01374203v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393197v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.031" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409593v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409594v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)077" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01380410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424865v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)106" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01474088v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.064" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430537v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.012004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376035v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323689v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.10.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280699v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01353566v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)123" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)088" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346036v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganjour" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givernaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel De Monchenault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.09.062" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338139v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2016)027" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202940v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3956-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180716v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.046" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316400v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4286-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249888v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)005" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281909v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4292-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313475v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2016)051" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274541v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.07.065" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331544v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2016)129" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186112v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.034014" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01206391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)166" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202939v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)122" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186099v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304029v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4149-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341853v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.052006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4105-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291737v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.07.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01264412v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)139" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350639v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.10.054" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247441v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.044" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214882v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179045v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)145" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.092009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251944v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.052007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235919v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.052011" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362518v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)055" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01328829v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barnovska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmastro" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Ciaccio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)045" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292381v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.052012" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310279v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.031802" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199145v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.032005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188998v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3853-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334137v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.060" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180714v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01261943v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4067-z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250550v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)156" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01228467v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)035" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01284717v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)169" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199147v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186133v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.039" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224699v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2016)125" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288366v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabbro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2016)006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285921v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.087" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347429v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)083" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01364849v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199144v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.032004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279443v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.039" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219654v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)079" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01277666v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01207510v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01237262v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3988-x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01237926v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.071801" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)122" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278250v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.080" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01253541v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4205-7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01259158v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4156-z" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199146v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.063.027" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274544v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4346-8" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227867v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.003" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372972v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112004" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171155v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214587v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)096" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186123v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.042" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247439v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4083-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214854v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.172302" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280698v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4206-6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01307116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)119" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217659v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.052002" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01162246v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012001" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231357v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226175v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)073" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310733v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072002" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285309v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2016)027" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01284716v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4293-4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314226v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4261-z" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01206392v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2016)177" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331545v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.051802" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274542v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.039" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348859v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)147" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249889v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.033" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187903v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.032301" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158778v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.067" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291738v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.092006" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214597v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.056" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199148v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012003" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285308v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)029" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142850v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/P06005" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158388v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)201" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182739v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.020" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142340v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.08.061" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138553v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)042" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188995v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)189" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01141858v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)121" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142848v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3454-1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179198v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.004" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144115v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.010" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169680v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)071" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180715v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)137" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180409v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072010" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139172v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034911" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161723v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.062" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136505v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrand" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;p&#233;-Renaudin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.191803" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159274v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032008" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155014v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)128" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215807v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2015)178" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142339v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.065" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218340v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072006" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188996v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)018" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139106v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)116" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139758v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)144" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101659v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)173" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101750v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.032005" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00546140v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sillou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.082001" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00540929v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2011)079" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534081v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.058" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557495v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)029" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537749v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1575-8" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00569541v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.074" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565132v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201804" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564849v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.024906" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554672v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)024" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572670v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.048" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557490v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)090" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577978v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2011)050" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554890v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112004" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560062v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.122003" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561838v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.060" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554670v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.021" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00540935v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.011801" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572200v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.056" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00568735v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)064" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582959v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)085" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575029v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2011)026" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572415v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.212301" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00568769v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)136" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554902v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.032" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554892v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2011)080" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449409v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnold" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03005" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438216v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03002" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441669v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03003" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444190v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03017" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444183v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03021" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664838v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chipaux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03018" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438212v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03007" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447439v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03016" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446076v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03014" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664819v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03012" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454618v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03020" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447008v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03013" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664862v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03019" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664774v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03009" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534073v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.262001" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525737v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.211801" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508542v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1491-3" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452304v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03022" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438218v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03007" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449401v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03001" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590951v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03006" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664790v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03010" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664742v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03004" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520522v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)091" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451031v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03015" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454619v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2010)041" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664804v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03011" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664753v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03008" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03426017v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971995v3" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ashkar" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Bai" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bugnon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Camacho Toro" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01387748v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Florian" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grojean" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitenko" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850353v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinemeyer" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passarino" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663258v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dittmaier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598989v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Chanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.481.0010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04945251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.450.0024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03864802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chanon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.382.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811213984_0012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811213984_0052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290803v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz Maestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Andersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ball" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00967588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascon-Shotkin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethuillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00583176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouzoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Damanakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dragicevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fr&#252;hwirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/10/P10032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Hayrapetyan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Tumasyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Walter Andrejkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138979" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Damanakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragicevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#252;hwirth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/04/P04001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tumasyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Andrejkovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatterjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9100439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ambrogi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dragicevic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Er&#246;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136842" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.011801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Sirunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.122301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chatterjee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08701-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)123" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.092013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09200-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09348-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.252002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136565" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136535" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/05/P05014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2021)027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.052008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09236-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09472-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09538-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Khachatryan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)163" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.136018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09570-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)257" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135992" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08817-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09014-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08739-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.252003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.152001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886959v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.032003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brondolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/03/P03014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.151802" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perries" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7715-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.222001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934080v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135988" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.092007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Asilar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2019)059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.033004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.116010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/10/P10017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5950-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Aaboud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Abbott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovsat Abdinov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abeloos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2018)033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/03/P03003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besan&#231;on" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denegri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4504-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)135" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01381106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.092001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4730-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396119v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besancon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.11.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449422v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582559v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/06/P06018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01387006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396812v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4718-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.014915" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449500v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2017)051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01458780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01456783v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.082301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351564v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4781-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5115-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01454724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.041" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01450075v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)046" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334567v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.12.009" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01320612v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.08.069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424863v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.043" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01360531v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.074" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01381107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.052002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)162" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430542v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)061" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362517v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/P01020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362519v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.027" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.053" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368772v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.015202" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424245v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.062" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4787-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415369v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4853-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368773v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04023" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01368771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)156" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383030v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)079" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388428v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.040" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01450073v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.022" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400577v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5140-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430540v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)076" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021802" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01396129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327679v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01400588v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)096" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01449457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5182-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01320601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.075" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01458781v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4828-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)076" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01419177v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)136" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376017v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.122301" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346043v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/P02014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4573-z" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece A&#351;&#305;lar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01374203v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01393197v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.031" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409593v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01380410v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2017)028" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)106" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383031v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)018" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.01.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01474088v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.064" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430537v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.012004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376035v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.047" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409594v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)077" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01328829v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barnovska" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmastro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Ciaccio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)045" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292381v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.052012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310279v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.031802" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.032005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188998v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3853-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01334137v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.060" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180714v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01261943v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4067-z" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250550v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)156" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01228467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)035" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01284717v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)169" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186133v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.039" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224699v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2016)125" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199147v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323689v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.10.007" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280699v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.088" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01353566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)123" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294908v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)088" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346036v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganjour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givernaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel De Monchenault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.09.062" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338139v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112009" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272009v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2016)027" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3956-5" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180716v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.03.046" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220805v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316400v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4286-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249888v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)005" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4292-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313475v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2016)051" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274541v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.004" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285920v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.07.065" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331544v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2016)129" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186112v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.034014" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01206391v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)166" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)122" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186099v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.002" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304029v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4149-y" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341853v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.052006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214881v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4105-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291737v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.07.006" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01264412v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)139" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.10.054" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247441v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.044" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214882v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179045v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2016)145" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272008v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.092009" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251944v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.052007" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235919v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.052011" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01362518v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)055" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288366v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabbro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2016)006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285921v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.087" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347429v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2016)083" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01364849v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199144v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.032004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279443v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.039" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219654v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)079" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01277666v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01207510v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316401v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)122" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278250v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.080" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01253541v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4205-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01259158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4156-z" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199146v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.063.027" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274544v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4346-8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227867v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.003" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372972v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.112004" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171155v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.017" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214587v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)096" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186123v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.042" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247439v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4083-z" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214854v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.172302" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01237262v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3988-x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01237926v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.071801" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01307116v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)119" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280698v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4206-6" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217659v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.052002" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01162246v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012001" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231357v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226175v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2016)073" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310733v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072002" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285309v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2016)027" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01284716v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4293-4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01206392v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2016)177" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331545v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.051802" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274542v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.039" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348859v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)147" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249889v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.033" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187903v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.032301" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158778v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.067" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291738v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.092006" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214597v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.056" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199148v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285308v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)029" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314226v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4261-z" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169680v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)071" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180715v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)137" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180409v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072010" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139172v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034911" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161723v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.062" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136505v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrand" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;p&#233;-Renaudin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.191803" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142850v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/P06005" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158388v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)201" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01182739v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.12.020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142340v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.08.061" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138553v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)042" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188995v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)189" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142848v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3454-1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179198v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.004" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144115v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.010" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01141858v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)121" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159274v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032008" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155014v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)128" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215807v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2015)178" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142339v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.065" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218340v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072006" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188996v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)018" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139106v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)116" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139758v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)144" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101659v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)173" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101750v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.032005" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557490v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sillou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)090" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572670v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.048" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00540929v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2011)079" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534081v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.058" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557495v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)029" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00546140v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.082001" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00569541v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.074" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564849v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.024906" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537749v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1575-8" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565132v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201804" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554672v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)024" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554890v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112004" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577978v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2011)050" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560062v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.122003" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561838v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.060" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554670v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.021" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572200v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.056" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00540935v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.011801" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00568735v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)064" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00568769v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2011)136" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554902v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.032" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554892v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2011)080" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582959v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)085" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575029v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2011)026" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00572415v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.212301" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525737v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.211801" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664774v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chipaux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03009" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508542v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1491-3" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534073v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.262001" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441669v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnold" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03003" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444190v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03017" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664838v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03018" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444183v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03021" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438216v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03002" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449409v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03005" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447439v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03016" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664819v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03012" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446076v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03014" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438212v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03007" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664862v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03019" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454618v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03020" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447008v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03013" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452304v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03022" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438218v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03007" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449401v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03001" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664742v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03004" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590951v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03006" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520522v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)091" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451031v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03015" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664790v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03010" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454619v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2010)041" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664753v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03008" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664804v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03011" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03426017v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971995v3" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ashkar" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Bai" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bugnon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Camacho Toro" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01387748v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Florian" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grojean" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maltoni" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitenko" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850353v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinemeyer" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Passarino" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanaka" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663258v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dittmaier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekhin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598989v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>