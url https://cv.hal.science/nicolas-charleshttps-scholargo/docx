--- v0 (2026-03-11)
+++ v1 (2026-04-06)
@@ -600,248 +600,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02924886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités. Avant-propos</w:t>
+                <w:t xml:space="preserve">Soutenir le jeune et son projet : les logiques éducatives parentales à l’épreuve de l’insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Raynaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités, 2, pp.5-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.192.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités, 2, pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.192.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02265298v1</w:t>
+                <w:t xml:space="preserve">halshs-02265287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir le jeune et son projet : les logiques éducatives parentales à l’épreuve de l’insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Tenret</w:t>
+                <w:t xml:space="preserve">Émilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités, 2, pp.119-142. </w:t>
+              <w:t xml:space="preserve">, 2019, Un regard renouvelé sur les ressources des jeunes : ressources matérielles, soutien, accès aux capacités, 2, pp.5-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.192.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.192.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02265287v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02265298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individualisation des parcours étudiants en Europe : ce que faire des études veut dire</w:t>
               </w:r>
@@ -1394,96 +1394,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’études et d’accès à l’emploi : une comparaison Angleterre, Suède, France</w:t>
+                <w:t xml:space="preserve">Être parent d’un jeune adulte : des normes éducatives sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-colloque « Question de pédagogie dans l’enseignement supérieur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF), Symposium : Parentalité(s) en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02395359v1</w:t>
+                <w:t xml:space="preserve">halshs-02294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection à l’entrée de l’enseignement supérieur dans quatre pays européens (Allemagne, Angleterre, Suède et France)</w:t>
               </w:r>
@@ -1545,135 +1584,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être parent d’un jeune adulte : des normes éducatives sous tension</w:t>
+                <w:t xml:space="preserve">Parcours d’études et d’accès à l’emploi : une comparaison Angleterre, Suède, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la recherche en éducation et en formation (AREF), Symposium : Parentalité(s) en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Pré-colloque « Question de pédagogie dans l’enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02294084v1</w:t>
+                <w:t xml:space="preserve">halshs-02395359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une « sélection équitable ». Une analyse comparée des instruments de sélection à l’entrée dans l’enseignement supérieur en France, en Suède, en Angleterre et en Allemagne</w:t>
               </w:r>
@@ -1817,204 +1817,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre parent d'un jeune adulte : une charge financière et mentale ?</w:t>
+                <w:t xml:space="preserve">“Using International Comparisons to Help Understand and Frame the Specifics of National Higher Education Systems. An Example Using EUROSTUDENT Data”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'action publique en direction des parents : quels problèmes ? Quelles réponses ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference “Eurostudent Researchers’ Forum: Digging Deeper”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Vilnius, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01609475v1</w:t>
+                <w:t xml:space="preserve">halshs-01529160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Using International Comparisons to Help Understand and Frame the Specifics of National Higher Education Systems. An Example Using EUROSTUDENT Data”</w:t>
+                <w:t xml:space="preserve">Etre parent d'un jeune adulte : une charge financière et mentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Eurostudent Researchers’ Forum: Digging Deeper”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Vilnius, France</w:t>
+              <w:t xml:space="preserve">L'action publique en direction des parents : quels problèmes ? Quelles réponses ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01529160v1</w:t>
+                <w:t xml:space="preserve">halshs-01609475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment investir dans le supérieur ? Qualité, formation tout au long de la vie, égalité</w:t>
               </w:r>
@@ -2360,64 +2360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être financé par sa famille ou pas : modalités, variations, et conséquences de l’aide familiale apportée aux étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire national de la vie étudiante; Jean-François Giret; Feres Belghith; Élise Tenret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : l'enquête Conditions de vie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2630,173 +2630,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01609513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du public &amp;quot;adulte&amp;quot; à l’enjeu des parcours non traditionnels</w:t>
+                <w:t xml:space="preserve">Penser l’action publique au-delà des politiques de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley (dir.). </w:t>
+              <w:t xml:space="preserve">Jean-Hervé Lorenzi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.263-275, 2016, Etudes et recherches, 978-2-11-010267-6</w:t>
+              <w:t xml:space="preserve">Choc démographique, rebond économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Descartes et Cie, pp.71-81, 2016, Chaire transitions démographiques-transitions économiques, 978-2-8444-6295-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01362585v1</w:t>
+                <w:t xml:space="preserve">halshs-01362575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’action publique au-delà des politiques de jeunesse</w:t>
+                <w:t xml:space="preserve">Du public &amp;quot;adulte&amp;quot; à l’enjeu des parcours non traditionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Hervé Lorenzi (dir.). </w:t>
+              <w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Choc démographique, rebond économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Descartes et Cie, pp.71-81, 2016, Chaire transitions démographiques-transitions économiques, 978-2-8444-6295-4</w:t>
+              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.263-275, 2016, Etudes et recherches, 978-2-11-010267-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01362575v1</w:t>
+                <w:t xml:space="preserve">halshs-01362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France: a low-fee, low-aid system challenged from the margins</w:t>
               </w:r>
@@ -2993,436 +2993,507 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t>
+                <w:t xml:space="preserve">Enseignement supérieur : le piège de la massification low cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierronnet</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/aak.vfgnw776e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633473v1</w:t>
+                <w:t xml:space="preserve">halshs-05552009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes feuilles : « Une jeunesse sacrifiée ? »</w:t>
+                <w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.perwvxppy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03337157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frais de scolarité dans l’enseignement supérieur : la délétère tentation du statu quo français</w:t>
+                <w:t xml:space="preserve">Bonnes feuilles : « Une jeunesse sacrifiée ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtioux</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.nphy7ssfk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.perwvxppy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02190834v1</w:t>
+                <w:t xml:space="preserve">halshs-03337157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quel prix doit-on viser l’objectif de 60 % de diplômés du supérieur dans une classe d’âge ?</w:t>
+                <w:t xml:space="preserve">Frais de scolarité dans l’enseignement supérieur : la délétère tentation du statu quo français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.5ssxxrp3r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.nphy7ssfk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02190844v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À quel prix doit-on viser l’objectif de 60 % de diplômés du supérieur dans une classe d’âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5ssxxrp3r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le déclassement, C. Peugny, Grasset, Paris (2009). 180 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.576-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.15641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03682328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3432,51 +3503,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours d’études, entre sélection et individualisation : une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3489,350 +3560,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre un droit réel à la seconde chance : les exemples étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Transitions démographiques, Transitions économiques. 2016, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir dans l’internationalisation de l’enseignement supérieur, note d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Note d'analyse 23, France Stratégie; Commissariat général à la stratégie et à la prospective. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre l’illettrisme. Un impératif économique et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Note d'analyse, n°34, France Stratégie. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01204985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir dans l'internationalisation de l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2015, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3842,114 +3913,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice sociale et enseignement supérieur : une étude comparée en Angleterre, en France et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Bordeaux II Victor Segalen, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR22034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05383569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4017,51 +4088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6464DE4C"/>
+    <w:nsid w:val="B69482ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4248,51 +4319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-charleshttps-scholargo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17071327X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305111735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099242/index.shtml#book_collection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.532.0293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revolution-Revisited-Emmanuel-Macron-and-the-Limits-of-Political-Change-in-France/Collard/p/book/9781032346618?srsltid=AfmBOoo8ydh6Lu2l_iXQWO3_gMwVYkz5PB1xFjvsko8qPEwIoznln6NS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323259-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9553-1_427-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/envers-decor-3148.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1s475x5.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.perwvxppy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nphy7ssfk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5ssxxrp3r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15641" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delpech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05383569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR22034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-charleshttps-scholargo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17071327X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305111735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099242/index.shtml#book_collection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.532.0293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revolution-Revisited-Emmanuel-Macron-and-the-Limits-of-Political-Change-in-France/Collard/p/book/9781032346618?srsltid=AfmBOoo8ydh6Lu2l_iXQWO3_gMwVYkz5PB1xFjvsko8qPEwIoznln6NS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323259-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9553-1_427-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/envers-decor-3148.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1s475x5.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.vfgnw776e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.perwvxppy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nphy7ssfk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5ssxxrp3r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15641" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delpech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05383569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR22034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>