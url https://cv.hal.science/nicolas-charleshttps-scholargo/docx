--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -1502,178 +1502,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02294084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection à l’entrée de l’enseignement supérieur dans quatre pays européens (Allemagne, Angleterre, Suède et France)</w:t>
+                <w:t xml:space="preserve">Parcours d’études et d’accès à l’emploi : une comparaison Angleterre, Suède, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude conjointe de l’axe Vulnérabilités, Inégalités, Parcours et Injustes ? et Inégalités, justice sociale et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim; UMR 5194 PACTE, Jun 2019, Université de Bordeaux, campus Victoire, France</w:t>
+              <w:t xml:space="preserve">Pré-colloque « Question de pédagogie dans l’enseignement supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02390487v1</w:t>
+                <w:t xml:space="preserve">halshs-02395359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’études et d’accès à l’emploi : une comparaison Angleterre, Suède, France</w:t>
+                <w:t xml:space="preserve">La sélection à l’entrée de l’enseignement supérieur dans quatre pays européens (Allemagne, Angleterre, Suède et France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-colloque « Question de pédagogie dans l’enseignement supérieur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude conjointe de l’axe Vulnérabilités, Inégalités, Parcours et Injustes ? et Inégalités, justice sociale et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim; UMR 5194 PACTE, Jun 2019, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02395359v1</w:t>
+                <w:t xml:space="preserve">halshs-02390487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une « sélection équitable ». Une analyse comparée des instruments de sélection à l’entrée dans l’enseignement supérieur en France, en Suède, en Angleterre et en Allemagne</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B69482ED"/>
+    <w:nsid w:val="BDF4181F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4319,51 +4319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-charleshttps-scholargo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17071327X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305111735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099242/index.shtml#book_collection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.532.0293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revolution-Revisited-Emmanuel-Macron-and-the-Limits-of-Political-Change-in-France/Collard/p/book/9781032346618?srsltid=AfmBOoo8ydh6Lu2l_iXQWO3_gMwVYkz5PB1xFjvsko8qPEwIoznln6NS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323259-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9553-1_427-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/envers-decor-3148.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1s475x5.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.vfgnw776e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.perwvxppy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nphy7ssfk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5ssxxrp3r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15641" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delpech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05383569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR22034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-charleshttps-scholargo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6653-8995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17071327X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305111735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099242/index.shtml#book_collection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05453686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.160.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.532.0293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revolution-Revisited-Emmanuel-Macron-and-the-Limits-of-Political-Change-in-France/Collard/p/book/9781032346618?srsltid=AfmBOoo8ydh6Lu2l_iXQWO3_gMwVYkz5PB1xFjvsko8qPEwIoznln6NS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323259-10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/270598-regards-croises-sur-les-experiences-etudiantes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9553-1_427-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/envers-decor-3148.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1s475x5.9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.vfgnw776e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.perwvxppy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nphy7ssfk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5ssxxrp3r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15641" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delpech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05383569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR22034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>