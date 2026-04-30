--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -84,8130 +84,8355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected polyglycine route to spinocerebellar ataxia</w:t>
+                <w:t xml:space="preserve">‘Non-coding’ GGC repeats are translated into toxic polyglycine proteins in neuromuscular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (6), pp.1039-1041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-024-01770-2⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 58 (3), pp.475-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02517-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984007v1</w:t>
+                <w:t xml:space="preserve">hal-05590272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biallelic loss of function variant in HORMAD1 within a large consanguineous Turkish family is associated with spermatogenic arrest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Okutman</w:t>
+                <w:t xml:space="preserve">GGC repeat expansions within new open reading frames are translated into toxic polyglycine proteins in oculopharyngodistal myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Boivin</w:t>
+                <w:t xml:space="preserve">Jiaxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+                <w:t xml:space="preserve">Nobuyuki Eura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Viville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deac259⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (3), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433444v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinucleotide CGG Repeat Diseases: An Expanding Field of Polyglycine Proteins?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected polyglycine route to spinocerebellar ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (6), pp.1039-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-024-01770-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.843014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04076612v1</w:t>
+                <w:t xml:space="preserve">hal-04984007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo truncating NOVA2 variants affect alternative splicing and lead to heterogeneous neurodevelopmental phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biallelic loss of function variant in HORMAD1 within a large consanguineous Turkish family is associated with spermatogenic arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+                <w:t xml:space="preserve">Ozlem Okutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna C. Maclennan</w:t>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marja W. Wessels</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Viville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.24414⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.306-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deac259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219176v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a fragile X messenger ribonucleoprotein 1 ( FMR1 ) mRNA gain‐of‐function toxicity mechanism contributing to the pathogenesis of fragile X‐associated premature ovarian insufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo truncating NOVA2 variants affect alternative splicing and lead to heterogeneous neurodevelopmental phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseanne Rosario</w:t>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel L. Stewart</w:t>
+                <w:t xml:space="preserve">Suzanna C. Maclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nila Roy Choudhury</w:t>
+                <w:t xml:space="preserve">Marja W. Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracjan Michlewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+                <w:t xml:space="preserve">Magdalena Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (11), pp.e22612. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (9), pp.1299-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202200468RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.24414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850426v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolyGA targets the ER stress-adaptive response by impairing GRP75 function at the MAM in C9ORF72-ALS/FTD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trinucleotide CGG Repeat Diseases: An Expanding Field of Polyglycine Proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-022-02494-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.843014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.843014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850427v1</w:t>
+                <w:t xml:space="preserve">hal-04076612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGG repeat expansion in NOTCH2NLC causes mitochondrial dysfunction and progressive neurodegeneration in Drosophila model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lingchao Meng</w:t>
+                <w:t xml:space="preserve">Evidence for a fragile X messenger ribonucleoprotein 1 ( FMR1 ) mRNA gain‐of‐function toxicity mechanism contributing to the pathogenesis of fragile X‐associated premature ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseanne Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel L. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nila Roy Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracjan Michlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2208649119⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.e22612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200468RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220480v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of expanded FMR1-CGG repeats alters mitochondrial miRNAs and modulates mitochondrial functions and cell death in cellular model of FXTAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milton Roy</w:t>
+                <w:t xml:space="preserve">PolyGA targets the ER stress-adaptive response by impairing GRP75 function at the MAM in C9ORF72-ALS/FTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niran Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Odriozola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.01.038⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (5), pp.939-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-022-02494-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339492v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathology of FMR1 -premutation carriers presenting with dementia and neuropsychiatric symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esmay van Der Toorn</w:t>
+                <w:t xml:space="preserve">CGG repeat expansion in NOTCH2NLC causes mitochondrial dysfunction and progressive neurodegeneration in Drosophila model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongling Liufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingchao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2208649119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339489v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of GGC repeat expansions into a toxic polyglycine protein in NIID defines a novel class of human genetic disorders: The polyG diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
+                <w:t xml:space="preserve">Neuropathology of FMR1 -premutation carriers presenting with dementia and neuropsychiatric symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Haify</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niek Verwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmay van Der Toorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.03.038⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.fcab007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339485v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+                <w:t xml:space="preserve">Expression of expanded FMR1-CGG repeats alters mitochondrial miRNAs and modulates mitochondrial functions and cell death in cellular model of FXTAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Gohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresh Prajapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatema Currim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emerging molecular mechanisms for mitochondrial dysfunctions in FXTAS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translation of GGC repeat expansions into a toxic polyglycine protein in NIID defines a novel class of human genetic disorders: The polyG diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165918⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (11), pp.1825-1835.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2021.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339494v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous Splice Site Mutation in ZP1 Causes Familial Oocyte Maturation Defect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Umut Büyük</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11040382⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03339501v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Parkinson's disease associated RAB39B in mouse brain tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The emerging molecular mechanisms for mitochondrial dysfunctions in FXTAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Gohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13041-020-00584-7⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1866 (12), pp.165918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2020.165918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339507v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced autophagy upon C9ORF72 loss synergizes with dipeptide repeat protein toxicity in G4C2 repeat expansion disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Negroni</w:t>
+                <w:t xml:space="preserve">Homozygous Splice Site Mutation in ZP1 Causes Familial Oocyte Maturation Defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özlem Okutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Tülek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Büyük</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100574⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11040382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339509v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin Regulates the r(CGG)exp RNA Hairpin Structure and Ameliorate Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amit Mishra</w:t>
+                <w:t xml:space="preserve">Distribution of Parkinson's disease associated RAB39B in mouse brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00295⟩</w:t>
+              <w:t xml:space="preserve">Molecular Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13041-020-00584-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Frameshift Variants in the Neuronal Splicing Factor NOVA2 Result in a Common C-Terminal Extension and Cause a Severe Form of Neurodevelopmental Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+                <w:t xml:space="preserve">Reduced autophagy upon C9ORF72 loss synergizes with dipeptide repeat protein toxicity in G4C2 repeat expansion disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.02.013⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.e100574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339508v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMRpolyG alters mitochondrial transcripts level and respiratory chain complex assembly in Fragile X associated tremor/ataxia syndrome [FXTAS]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milton Roy</w:t>
+                <w:t xml:space="preserve">Curcumin Regulates the r(CGG)exp RNA Hairpin Structure and Ameliorate Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eshan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339512v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel antibodies reveal presynaptic localization of C9orf72 protein and reduced protein levels in C9orf72 mutation carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Novo Frameshift Variants in the Neuronal Splicing Factor NOVA2 Result in a Common C-Terminal Extension and Cause a Severe Form of Neurodevelopmental Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Frick</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Sellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0579-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (4), pp.438-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339513v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat-associated non-AUG (RAN) translation and other molecular mechanisms in Fragile X Tremor Ataxia Syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FMRpolyG alters mitochondrial transcripts level and respiratory chain complex assembly in Fragile X associated tremor/ataxia syndrome [FXTAS]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Gohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Sripada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresh Prajapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritarth Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (6), pp.1379-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339526v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daunorubicin reduces MBNL1 titration by expanded CUG repeat RNA and rescues cardiac dysfunctions in a Drosophila model of myotonic dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel antibodies reveal presynaptic localization of C9orf72 protein and reduced protein levels in C9orf72 mutation carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieh-Yu Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chakraborty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+                <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.032557⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0579-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339524v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rbFOX1/MBNL1 competition for CCUG RNA repeats binding contributes to myotonic dystrophy type 1/type 2 differences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Repeat-associated non-AUG (RAN) translation and other molecular mechanisms in Fragile X Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebecca Glineburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04370-x⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1693, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339515v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Role of RNA Chaperone TDP-43 for RNA Misfolding and Repeat-Associated Translation in SCA31</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Daunorubicin reduces MBNL1 titration by expanded CUG repeat RNA and rescues cardiac dysfunctions in a Drosophila model of myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.02.046⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.032557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339530v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of Expanded CGG Repeats into FMRpolyG Is Pathogenic and May Contribute to Fragile X Tremor Ataxia Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">rbFOX1/MBNL1 competition for CCUG RNA repeats binding contributes to myotonic dystrophy type 1/type 2 differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Jung</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefanía Cerro-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2016.12.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03375211v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A no-stop mutation in MAGEB4 is a possible cause of rare X-linked azoospermia and oligozoospermia in a consanguineous Turkish family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
+                <w:t xml:space="preserve">Regulatory Role of RNA Chaperone TDP-43 for RNA Misfolding and Repeat-Associated Translation in SCA31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Ishiguro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomu Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morio Ueyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiro Fujikake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10815-017-0900-z⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (1), pp.108-124.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339528v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+                <w:t xml:space="preserve">Translation of Expanded CGG Repeats into FMRpolyG Is Pathogenic and May Contribute to Fragile X Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Natla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Sellier</w:t>
+                <w:t xml:space="preserve">Laura Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (2), pp.331-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2016.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301863v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03375211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The most prevalent genetic cause of ALS-FTD, C9orf72 synergizes the toxicity of ATXN2 intermediate polyglutamine repeats through the autophagy pathway</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A no-stop mutation in MAGEB4 is a possible cause of rare X-linked azoospermia and oligozoospermia in a consanguineous Turkish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Okutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Skory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1189070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10815-017-0900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339538v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of inclusions positive for polyglycine containing protein, FMRpolyG, indicates that repeat-associated non-AUG translation plays a role in fragile X-associated primary ovarian insufficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The most prevalent genetic cause of ALS-FTD, C9orf72 synergizes the toxicity of ATXN2 intermediate polyglutamine repeats through the autophagy pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Ciura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Letizia Campanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edor Kabashi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dev280⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.1406-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1189070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680434v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of C9 ORF 72 impairs autophagy and synergizes with polyQ Ataxin‐2 to induce motor neuron dysfunction and cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kolb‐cheynel</w:t>
+                <w:t xml:space="preserve">Presence of inclusions positive for polyglycine containing protein, FMRpolyG, indicates that repeat-associated non-AUG translation plays a role in fragile X-associated primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Severijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201593350⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.158-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dev280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339546v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamidine rescues contractility and rhythmicity in a Drosophila model of myotonic dystrophy heart dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pérez-Alonso</w:t>
+                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Kokunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.021428⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339550v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of neuropathology and motor deficits in an inducible mouse model for FXTAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lies-Anne W.F.M. Severijnen</w:t>
+                <w:t xml:space="preserve">Loss of C9 ORF 72 impairs autophagy and synergizes with polyQ Ataxin‐2 to induce motor neuron dysfunction and cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐letizia Campanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Julie Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kolb‐cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv216⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.1276-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201593350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339552v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMRpolyG-positive inclusions in CNS and non-CNS organs of a fragile X premutation carrier with fragile X-associated tremor/ataxia syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob Fm Verhagen</w:t>
+                <w:t xml:space="preserve">Pentamidine rescues contractility and rhythmicity in a Drosophila model of myotonic dystrophy heart dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouli Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Selma-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Couso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pérez-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-014-0162-2⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (12), pp.1569-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.021428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339558v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐ WASP is required for Amphiphysin‐2/ BIN 1‐dependent nuclear positioning and triad organization in skeletal muscle and is involved in the pathophysiology of centronuclear myopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Didier</w:t>
+                <w:t xml:space="preserve">Reversibility of neuropathology and motor deficits in an inducible mouse model for FXTAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Hukema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald A.M. Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Schonewille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Raske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies-Anne W.F.M. Severijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201404436⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (17), pp.4948-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339560v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FXTAS: Size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (21), pp.3319-3319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/15384101.2014.972920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased DGCR8 Expression and miRNA Dysregulation in Individuals with 22q11.2 Deletion Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">FMRpolyG-positive inclusions in CNS and non-CNS organs of a fragile X premutation carrier with fragile X-associated tremor/ataxia syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Am Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies-Anne Wfm Severijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Fm Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103884⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-014-0162-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339564v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. V. Philippe</w:t>
+                <w:t xml:space="preserve">N‐ WASP is required for Amphiphysin‐2/ BIN 1‐dependent nuclear positioning and triad organization in skeletal muscle and is involved in the pathophysiology of centronuclear myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sestina Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (11), pp.1455-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453196v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED ARTICLE: A new inducible transgenic mouse model for C9orf72-associated GGGGCC repeat expansion supports a gain-of-function mechanism in C9orf72-associated ALS and FTD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lies-Anne Wfm Severijnen</w:t>
+                <w:t xml:space="preserve">Decreased DGCR8 Expression and miRNA Dysregulation in Individuals with 22q11.2 Deletion Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicki Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Dandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blythe Durbin-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-014-0166-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339555v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGG Repeat-Associated Translation Mediates Neurodegeneration in Fragile X Tremor Ataxia Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Sellier</w:t>
+                <w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.03.026⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1842 (4), pp.654-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975891v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple molecular facets of fragile X-associated tremor/ataxia syndrome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flora Tassone</w:t>
+                <w:t xml:space="preserve">RETRACTED ARTICLE: A new inducible transgenic mouse model for C9orf72-associated GGGGCC repeat expansion supports a gain-of-function mechanism in C9orf72-associated ALS and FTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Hukema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderike Riemslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamiram Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma van Der Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies-Anne Wfm Severijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1866-1955-6-23⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-014-0166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01086046v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestration of DROSHA and DGCR8 by Expanded CGG RNA Repeats Alters MicroRNA Processing in Fragile X-Associated Tremor/Ataxia Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">CGG Repeat-Associated Translation Mediates Neurodegeneration in Fragile X Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter K. Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Yoon Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Krans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (3), pp.440--455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339569v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling key pathological features of frontotemporal dementia with C9ORF72 repeat expansion in iPSC-derived human neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multiple molecular facets of fragile X-associated tremor/ataxia syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Usdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pastori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Almeida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tania Gendron</w:t>
+                <w:t xml:space="preserve">Veronica J Peschansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-013-1149-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1866-1955-6-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339567v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01086046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small Molecule That Targets r(CGG) exp and Improves Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Sequestration of DROSHA and DGCR8 by Expanded CGG RNA Repeats Alters MicroRNA Processing in Fragile X-Associated Tremor/Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cb300135h⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.869-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339570v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Schraen-Maschke</w:t>
+                <w:t xml:space="preserve">Modeling key pathological features of frontotemporal dementia with C9ORF72 repeat expansion in iPSC-derived human neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin Jung Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.385-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-013-1149-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694732v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misregulation of miR-1 processing is associated with heart defects in myotonic dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Fischer</w:t>
+                <w:t xml:space="preserve">A Small Molecule That Targets r(CGG) exp and Improves Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Disney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang-Yong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2067⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.1711-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb300135h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03339571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vautrin</w:t>
+                <w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Frandemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schraen-Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738403v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Misregulation of miR-1 processing is associated with heart defects in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ylva Ivarsson</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (7), pp.840-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811986v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELF proteins regulate CFTR pre-mRNA splicing: essential role of the divergent domain of ETR-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Mbopda</w:t>
+                <w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemercier-Neuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (18), pp.16435 - 16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339576v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam68 sequestration and partial loss of function are associated with splicing alterations in FXTAS patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renate Hukema</w:t>
+                <w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylva Ivarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2010.21⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.720-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339578v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
+                <w:t xml:space="preserve">CELF proteins regulate CFTR pre-mRNA splicing: essential role of the divergent domain of ETR-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
+                <w:t xml:space="preserve">Mafalda Martins de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dana Ghanem</w:t>
+                <w:t xml:space="preserve">Annick Mbopda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (20), pp.7273-7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00282892v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous mutation in SPATA16 is associated with male infertility in human globozoospermia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jaeger</w:t>
+                <w:t xml:space="preserve">Sam68 sequestration and partial loss of function are associated with splicing alterations in FXTAS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Hukema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/521314⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (7), pp.1248-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2010.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188891v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II bypass of oxidative DNA damage is regulated by transcription elongation factors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan W Conaway</w:t>
+                <w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vingtdeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601403⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 210 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187859v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanbin Yu</w:t>
+                <w:t xml:space="preserve">Homozygous mutation in SPATA16 is associated with male infertility in human globozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika H D M Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Koscinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan a M Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.813-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/521314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03339582v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETR-3 and CELF4 protein domains required for RNA binding and splicing activity in vivo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNA polymerase II bypass of oxidative DNA damage is regulated by transcription elongation factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Feuerhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie E Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Ziserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan W Conaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh275⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (23), pp.5481-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339598v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscleblind proteins regulate alternative splicing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thai Ho</w:t>
+                <w:t xml:space="preserve">ETR-3 and CELF4 protein domains required for RNA binding and splicing activity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600300⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (3), pp.1232-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339596v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of adenoviral vectors by cytotoxic T cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Incoronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Di Porzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2003-11-3803⟩</w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (12), pp.1425-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Antagonism between ETR-3 and PTB Regulates Cell Type-Specific Alternative Splicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscleblind proteins regulate alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Swanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00479-3⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (15), pp.3103-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339600v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the Muscle-Specific Chloride Channel in Type 1 Myotonic Dystrophy Due to Misregulated Alternative Splicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted delivery of adenoviral vectors by cytotoxic T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Yotnda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Savoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliona Rooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charlet-B.</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malcolm Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00572-5⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104 (8), pp.2272-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2003-11-3803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339601v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Thermes</w:t>
+                <w:t xml:space="preserve">Dynamic Antagonism between ETR-3 and PTB Regulates Cell Type-Specific Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Logan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (3), pp.649-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339610v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CELF Family of RNA Binding Proteins Is Implicated in Cell-Specific and Developmentally Regulated Alternative Splicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of the Muscle-Specific Chloride Channel in Type 1 Myotonic Dystrophy Due to Misregulated Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Savkur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ladd</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizabeth Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21 (4), pp.1285-1296. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.21.4.1285-1296.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00572-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339591v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of PurH to a Muscle-specific Splicing Enhancer Functionally Correlates with Exon Inclusion in Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Ryan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cooper</w:t>
+                <w:t xml:space="preserve">Vittorio de Franciscis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M909977199⟩</w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 63 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339604v1</w:t>
+                <w:t xml:space="preserve">hal-03339610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CELF Family of RNA Binding Proteins Is Implicated in Cell-Specific and Developmentally Regulated Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Mannelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Ladd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.1285-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.21.4.1285-1296.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339608v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Binding of PurH to a Muscle-specific Splicing Enhancer Functionally Correlates with Exon Inclusion in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (27), pp.20618-20626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M909977199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Mannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Plouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 58 (4), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Transcriptional Activation of the Promoter of the Rainbow Trout Prolactin Gene by GHF1/Pit1 and Glucocorticoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Argenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 224 (1), pp.57-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/bbrc.1996.0984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8354,51 +8579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01770-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.843014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna C. Maclennan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja W. Wessels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Krygier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Rosario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel L. Stewart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Roy Choudhury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracjan Michlewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200468RR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pilotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schmitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niran Maharjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Diab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Odriozola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02494-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxi Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongling Liufu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchao Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208649119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Gohel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sripada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Prajapati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema Currim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.01.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dijkstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Haify" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Verwey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Prins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmay van Der Toorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pfister" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.03.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet Berguerand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tassone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Okutman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Demirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat T&#252;lek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pfister" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut B&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040382" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Wilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stephenson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-020-00584-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Gaucherot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ruffenach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Verma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Khan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar Mishra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mishra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hayot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritarth Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.02.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackenzie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Yu Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0579-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebecca Glineburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Todd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.02.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakraborty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.032557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Cerro-Herreros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blatter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04370-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Ishiguro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morio Ueyama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Fujikake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.02.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buijsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Natla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.12.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Skory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-0900-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Campanari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1189070" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Buijsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Visser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Severijnen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gearing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev280" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;letizia Campanari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julie Corbier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb&#8208;cheynel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201593350" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouli Chakraborty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Selma-Soriano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Couso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Alonso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.021428" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Hukema" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A.M. Buijsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schonewille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raske" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne W.F.M. Severijnen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv216" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Am Buijsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne Wfm Severijnen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fm Verhagen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0162-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sestina Falcone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972920" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Hwang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Dandekar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe Durbin-Johnson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103884" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derike Riemslagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiram Melhem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma van Der Linde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0166-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Todd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Yoon Oh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Krans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.03.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pastori" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica J Peschansky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1866-1955-6-23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.02.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Almeida" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Jung Chou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gendron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1149-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339570v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Disney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Yong Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb300135h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Villemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fischer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2067" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841E5FE9045CA2C123874DC787F062AE54D6F34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Dujardin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Buratti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Martins de Araujo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mbopda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq573" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339578v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.21" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika H D M Dam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan a M Kremer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moutou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jaeger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feuerhahn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Kong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ziserman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan W Conaway" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601403" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh275" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ho" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Swanson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339583v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yotnda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Savoldo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Rooney" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Brenner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-11-3803" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cooper" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Logan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00479-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Savkur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philips" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grice" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00572-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339591v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ladd" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.4.1285-1296.2001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339604v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ryan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909977199" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Argenton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernardini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colombo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0984" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL3NBCDM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02517-x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Eura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02507-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01770-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna C. Maclennan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja W. Wessels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Krygier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.843014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Rosario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel L. Stewart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Roy Choudhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracjan Michlewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200468RR" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pilotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schmitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niran Maharjan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Diab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Odriozola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02494-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongling Liufu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchao Meng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208649119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dijkstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Haify" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Verwey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Prins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmay van Der Toorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Gohel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sripada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Prajapati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema Currim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.01.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pfister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.03.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet Berguerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tassone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Okutman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Demirel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat T&#252;lek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pfister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut B&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040382" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stephenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-020-00584-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Gaucherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ruffenach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Verma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar Mishra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mishra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hayot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritarth Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackenzie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Yu Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0579-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebecca Glineburg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Todd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.02.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakraborty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.032557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Cerro-Herreros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blatter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04370-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Ishiguro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morio Ueyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Fujikake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.02.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buijsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Natla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.12.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Skory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-0900-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Campanari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1189070" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Buijsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Visser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Severijnen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gearing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;letizia Campanari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julie Corbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb&#8208;cheynel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201593350" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouli Chakraborty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Selma-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Couso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Alonso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.021428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Hukema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A.M. Buijsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schonewille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raske" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne W.F.M. Severijnen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv216" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339556v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Am Buijsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne Wfm Severijnen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fm Verhagen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0162-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sestina Falcone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404436" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Hwang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Dandekar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe Durbin-Johnson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103884" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derike Riemslagh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiram Melhem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma van Der Linde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0166-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Todd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Yoon Oh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Krans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.03.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pastori" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica J Peschansky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1866-1955-6-23" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Jung Chou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gendron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1149-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Disney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Yong Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb300135h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Villemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fischer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841E5FE9045CA2C123874DC787F062AE54D6F34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Dujardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Buratti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Martins de Araujo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mbopda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq573" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339578v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.21" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188891v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika H D M Dam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan a M Kremer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moutou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jaeger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521314" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feuerhahn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Kong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ziserman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan W Conaway" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601403" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh275" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Singh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Swanson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600300" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yotnda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Savoldo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Rooney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Brenner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-11-3803" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cooper" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Logan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00479-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Savkur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00572-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ladd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.4.1285-1296.2001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ryan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909977199" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Argenton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernardini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colombo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0984" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL3NBCDM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>