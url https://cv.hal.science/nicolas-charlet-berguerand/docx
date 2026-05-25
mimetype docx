--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -2103,295 +2103,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced autophagy upon C9ORF72 loss synergizes with dipeptide repeat protein toxicity in G4C2 repeat expansion disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curcumin Regulates the r(CGG)exp RNA Hairpin Structure and Ameliorate Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
+                <w:t xml:space="preserve">Arun Kumar Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Ruffenach</w:t>
+                <w:t xml:space="preserve">Eshan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Negroni</w:t>
+                <w:t xml:space="preserve">Subodh Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100574⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339509v1</w:t>
+                <w:t xml:space="preserve">hal-03339498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin Regulates the r(CGG)exp RNA Hairpin Structure and Ameliorate Defects in Fragile X-Associated Tremor Ataxia Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Verma</w:t>
+                <w:t xml:space="preserve">Reduced autophagy upon C9ORF72 loss synergizes with dipeptide repeat protein toxicity in G4C2 repeat expansion disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshan Khan</w:t>
+                <w:t xml:space="preserve">Angeline Gaucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh Kumar Mishra</w:t>
+                <w:t xml:space="preserve">Frank Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
+                <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.e100574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339498v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Frameshift Variants in the Neuronal Splicing Factor NOVA2 Result in a Common C-Terminal Extension and Cause a Severe Form of Neurodevelopmental Disorder</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Gaucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Skory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Gaucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (5), pp.683-694. </w:t>
@@ -3560,425 +3560,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The most prevalent genetic cause of ALS-FTD, C9orf72 synergizes the toxicity of ATXN2 intermediate polyglutamine repeats through the autophagy pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorana Ciura</w:t>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Kokunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (8), pp.1406-1408. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1189070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339538v1</w:t>
+                <w:t xml:space="preserve">hal-01301863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of inclusions positive for polyglycine containing protein, FMRpolyG, indicates that repeat-associated non-AUG translation plays a role in fragile X-associated primary ovarian insufficiency</w:t>
+                <w:t xml:space="preserve">The most prevalent genetic cause of ALS-FTD, C9orf72 synergizes the toxicity of ATXN2 intermediate polyglutamine repeats through the autophagy pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Buijsen</w:t>
+                <w:t xml:space="preserve">Sorana Ciura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Visser</w:t>
+                <w:t xml:space="preserve">Maria-Letizia Campanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kramer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edor Kabashi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dev280⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.1406-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1189070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680434v1</w:t>
+                <w:t xml:space="preserve">hal-03339538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing misregulation of SCN5A contributes to cardiac-conduction delay and heart arrhythmia in myotonic dystrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+                <w:t xml:space="preserve">Presence of inclusions positive for polyglycine containing protein, FMRpolyG, indicates that repeat-associated non-AUG translation plays a role in fragile X-associated primary ovarian insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rau</w:t>
+                <w:t xml:space="preserve">P. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosuke Kokunai</w:t>
+                <w:t xml:space="preserve">E. A. Severijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Linke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Sellier</w:t>
+                <w:t xml:space="preserve">M. Gearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11067. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.158-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dev280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301863v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of C9 ORF 72 impairs autophagy and synergizes with polyQ Ataxin‐2 to induce motor neuron dysfunction and cell death</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria‐letizia Campanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Julie Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Gaucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kolb‐cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4360,520 +4360,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FXTAS: Size does matter!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FMRpolyG-positive inclusions in CNS and non-CNS organs of a fragile X premutation carrier with fragile X-associated tremor/ataxia syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Am Buijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies-Anne Wfm Severijnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Fm Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/15384101.2014.972920⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-014-0162-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339556v1</w:t>
+                <w:t xml:space="preserve">hal-03339558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMRpolyG-positive inclusions in CNS and non-CNS organs of a fragile X premutation carrier with fragile X-associated tremor/ataxia syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob Fm Verhagen</w:t>
+                <w:t xml:space="preserve">N‐ WASP is required for Amphiphysin‐2/ BIN 1‐dependent nuclear positioning and triad organization in skeletal muscle and is involved in the pathophysiology of centronuclear myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sestina Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-014-0162-2⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (11), pp.1455-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201404436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339558v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐ WASP is required for Amphiphysin‐2/ BIN 1‐dependent nuclear positioning and triad organization in skeletal muscle and is involved in the pathophysiology of centronuclear myopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Didier</w:t>
+                <w:t xml:space="preserve">Decreased DGCR8 Expression and miRNA Dysregulation in Individuals with 22q11.2 Deletion Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicki Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Dandekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blythe Durbin-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201404436⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339560v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased DGCR8 Expression and miRNA Dysregulation in Individuals with 22q11.2 Deletion Syndrome</w:t>
+                <w:t xml:space="preserve">FXTAS: Size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103884. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (21), pp.3319-3319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/15384101.2014.972920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339564v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t>
               </w:r>
@@ -5045,51 +5045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamiram Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma van Der Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies-Anne Wfm Severijnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
@@ -5791,307 +5791,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misregulation of miR-1 processing is associated with heart defects in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Dhaenens</w:t>
+                <w:t xml:space="preserve">Charlotte Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tran</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Frandemiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Schraen-Maschke</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (7), pp.840-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694732v1</w:t>
+                <w:t xml:space="preserve">hal-03339571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misregulation of miR-1 processing is associated with heart defects in myotonic dystrophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fugier</w:t>
+                <w:t xml:space="preserve">C.M. Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Villemin</w:t>
+                <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fischer</w:t>
+                <w:t xml:space="preserve">M.-L. Frandemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schraen-Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2067⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339571v1</w:t>
+                <w:t xml:space="preserve">hal-00694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam68 sequestration and partial loss of function are associated with splicing alterations in FXTAS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02517-x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Eura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02507-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01770-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna C. Maclennan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja W. Wessels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Krygier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.843014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Rosario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel L. Stewart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Roy Choudhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracjan Michlewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200468RR" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pilotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schmitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niran Maharjan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Diab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Odriozola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02494-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongling Liufu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchao Meng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208649119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dijkstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Haify" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Verwey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Prins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmay van Der Toorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Gohel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sripada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Prajapati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema Currim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.01.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pfister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.03.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet Berguerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tassone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Okutman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Demirel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat T&#252;lek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pfister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut B&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040382" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stephenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-020-00584-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Gaucherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ruffenach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Verma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar Mishra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mishra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hayot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritarth Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackenzie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Yu Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0579-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebecca Glineburg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Todd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.02.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakraborty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.032557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Cerro-Herreros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blatter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04370-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Ishiguro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morio Ueyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Fujikake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.02.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buijsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Natla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.12.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Skory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-0900-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Campanari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1189070" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Buijsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Visser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Severijnen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gearing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;letizia Campanari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julie Corbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb&#8208;cheynel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201593350" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouli Chakraborty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Selma-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Couso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Alonso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.021428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Hukema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A.M. Buijsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schonewille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raske" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne W.F.M. Severijnen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv216" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339556v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Am Buijsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne Wfm Severijnen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fm Verhagen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0162-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sestina Falcone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404436" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Hwang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Dandekar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe Durbin-Johnson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103884" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derike Riemslagh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiram Melhem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma van Der Linde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0166-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Todd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Yoon Oh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Krans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.03.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pastori" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica J Peschansky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1866-1955-6-23" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Jung Chou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gendron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1149-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Disney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Yong Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb300135h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Villemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fischer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841E5FE9045CA2C123874DC787F062AE54D6F34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Dujardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Buratti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Martins de Araujo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mbopda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq573" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339578v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.21" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188891v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika H D M Dam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan a M Kremer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moutou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jaeger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521314" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feuerhahn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Kong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ziserman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan W Conaway" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601403" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh275" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Singh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Swanson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600300" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yotnda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Savoldo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Rooney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Brenner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-11-3803" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cooper" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Logan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00479-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Savkur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00572-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ladd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.4.1285-1296.2001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ryan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909977199" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Argenton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernardini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colombo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0984" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL3NBCDM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02517-x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxi Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Eura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02507-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01770-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drouot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna C. Maclennan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja W. Wessels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Krygier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.843014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Rosario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel L. Stewart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Roy Choudhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracjan Michlewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200468RR" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pilotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schmitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niran Maharjan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Diab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Odriozola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02494-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongling Liufu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchao Meng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208649119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dijkstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Haify" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Verwey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Prins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmay van Der Toorn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Gohel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sripada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paresh Prajapati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema Currim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.01.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pfister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grandgirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.03.038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet Berguerand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tassone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2020.165918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Okutman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Demirel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat T&#252;lek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pfister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut B&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040382" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stephenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-020-00584-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Verma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Khan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Kumar Mishra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Mishra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Gaucherot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ruffenach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100574" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hayot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritarth Singh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Frick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackenzie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Yu Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0579-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebecca Glineburg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Todd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.02.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakraborty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.032557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Cerro-Herreros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Blatter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Freyermuth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04370-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Ishiguro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Sato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morio Ueyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Fujikake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.02.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Buijsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Natla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.12.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Skory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-0900-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Kokunai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Linke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11067" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Campanari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1189070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Buijsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Visser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Severijnen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gearing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev280" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;letizia Campanari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julie Corbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb&#8208;cheynel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201593350" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouli Chakraborty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Selma-Soriano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Couso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez-Alonso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.021428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Hukema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A.M. Buijsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schonewille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raske" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne W.F.M. Severijnen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv216" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Am Buijsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies-Anne Wfm Severijnen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fm Verhagen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0162-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sestina Falcone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Roman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Didier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404436" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Hwang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Dandekar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe Durbin-Johnson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103884" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972920" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derike Riemslagh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiram Melhem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma van Der Linde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0166-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Todd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Yoon Oh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Krans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.03.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pastori" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica J Peschansky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1866-1955-6-23" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.02.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Jung Chou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gendron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-013-1149-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Disney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Yong Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb300135h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Villemin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2067" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841E5FE9045CA2C123874DC787F062AE54D6F34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Dujardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Buratti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Martins de Araujo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mbopda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq573" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339578v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.21" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188891v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika H D M Dam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan a M Kremer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moutou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jaeger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521314" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Feuerhahn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E Kong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ziserman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan W Conaway" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601403" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh275" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Singh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Swanson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600300" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yotnda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Savoldo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Rooney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Brenner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-11-3803" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339600v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cooper" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Logan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00479-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-B." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Savkur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philips" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00572-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339591v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ladd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.4.1285-1296.2001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ryan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909977199" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Argenton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernardini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colombo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.0984" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL3NBCDM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>