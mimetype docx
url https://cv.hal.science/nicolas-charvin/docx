--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -351,814 +351,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the Gain in Hydrophobicity of Polystyrene Linked to the Addition of Tailored Fluorinated Oligo-Polystyrene Additives</w:t>
+                <w:t xml:space="preserve">Ionic conductivity of solid polymer electrolytes depending on elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Le Brouster</w:t>
+                <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giboz</w:t>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+                <w:t xml:space="preserve">Sébastien Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01029⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 469, pp.143253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190847v1</w:t>
+                <w:t xml:space="preserve">hal-04224333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic conductivity of solid polymer electrolytes depending on elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of the Gain in Hydrophobicity of Polystyrene Linked to the Addition of Tailored Fluorinated Oligo-Polystyrene Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Le Brouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
+                <w:t xml:space="preserve">Julien Giboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tenchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 469, pp.143253. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.6966-6975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224333v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">Custom Synthesis of ZnO Nanowires for Efficient Ambient Air-Processed Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Marwen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.32365-32378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255618v1</w:t>
+                <w:t xml:space="preserve">hal-03271985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom Synthesis of ZnO Nanowires for Efficient Ambient Air-Processed Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
+                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Abdelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01654⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (44), pp.445702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271985v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (44), pp.445702. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318848v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094601v1</w:t>
+                <w:t xml:space="preserve">hal-03255618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation Effect on Performance and Stability of Organic Solar Cells</w:t>
               </w:r>
@@ -1304,77 +1304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silas Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.4648 - 4659. </w:t>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2409,103 +2409,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ionic Conductivity of Solid Polymer Electrolytes upon Elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles De Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPE23 - European Symposium &amp; Workshop on Polymer Electrolytes for Battery Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Karlsruhe, Germany</w:t>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Chimique de France Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Lyon (en ligne), France</w:t>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Conductive Metal Networks and Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viethuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiais 2019 XIX Congresso da Sociedade Portuguesa de Materiais and X International Symposium on Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Reseach Society, Nov 2018, Boston, United States</w:t>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,204 +3153,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations locales de cellules solaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental analysis of PEMFC stack assembly using finite element method and strain gage sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AlpesVIEW / CNRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fuel Cells Science and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128782v1</w:t>
+                <w:t xml:space="preserve">hal-02128793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of PEMFC stack assembly using finite element method and strain gage sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisations locales de cellules solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Science and Technology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées AlpesVIEW / CNRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128793v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t>
               </w:r>
@@ -3530,103 +3530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et prédictive des états de contraintes et de déformations dans les cœurs de pile à combustible de type PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Charvin</w:t>
+                <w:t xml:space="preserve">H. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures locales de propriétés fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Stretching on the Ionic Conductivity of Solid Polymer Electrolyte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, France</w:t>
@@ -4331,51 +4331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caqu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2395390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01832842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combessis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD273GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Palacio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Baerdemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/9/095206" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoylenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.07.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL1R9XDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jeanne-Brou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deseure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Moussawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Maubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-02483607mtgabs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couillerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454226v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01654" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caqu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2395390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01832842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combessis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD273GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Palacio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Baerdemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/9/095206" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoylenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.07.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL1R9XDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jeanne-Brou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deseure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Moussawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trouv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Maubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-02483607mtgabs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couillerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454226v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>