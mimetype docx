--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.e202501604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.202501604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -619,546 +619,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom Synthesis of ZnO Nanowires for Efficient Ambient Air-Processed Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
+                <w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Abdelli</w:t>
+                <w:t xml:space="preserve">Huu-Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01654⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271985v1</w:t>
+                <w:t xml:space="preserve">hal-03255618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Custom Synthesis of ZnO Nanowires for Efficient Ambient Air-Processed Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.32365-32378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318848v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (44), pp.445702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094601v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Dat Nguyen</w:t>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flandin Lionel</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255618v1</w:t>
+                <w:t xml:space="preserve">hal-03094601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation Effect on Performance and Stability of Organic Solar Cells</w:t>
               </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silas Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.4648 - 4659. </w:t>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Conductive Metal Networks and Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viethuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiais 2019 XIX Congresso da Sociedade Portuguesa de Materiais and X International Symposium on Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,204 +3153,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of PEMFC stack assembly using finite element method and strain gage sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisations locales de cellules solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Science and Technology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées AlpesVIEW / CNRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128793v1</w:t>
+                <w:t xml:space="preserve">hal-02128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations locales de cellules solaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental analysis of PEMFC stack assembly using finite element method and strain gage sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AlpesVIEW / CNRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fuel Cells Science and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128782v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t>
               </w:r>
@@ -3530,103 +3530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et prédictive des états de contraintes et de déformations dans les cœurs de pile à combustible de type PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, France</w:t>
@@ -4331,51 +4331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01654" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caqu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2395390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01832842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combessis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD273GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Palacio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Baerdemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/9/095206" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoylenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.07.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL1R9XDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jeanne-Brou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deseure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Moussawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trouv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Maubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-02483607mtgabs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couillerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454226v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Le Brouster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tenchine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caqu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2395390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01832842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combessis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890342" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD273GJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berovski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;delec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201026474" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKMNNPR9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Palacio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Baerdemaeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/9/095206" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoylenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.07.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL1R9XDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jeanne-Brou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deseure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Moussawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Maubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-02483607mtgabs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blachot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couillerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454226v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>