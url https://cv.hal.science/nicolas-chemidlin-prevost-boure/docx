--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:163.40425531915px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chemidlin Prévost-Bouré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chemidlin-prevost-boure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8575-4295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130455628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-7714-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma thèse de doctorat, j’ai associé écologie microbienne des sols et cycles biogéochimiques (cycle du Carbone) et j’ai renforcé mes compétences en écologie microbienne au travers de mon post doctorat au sein de l’équipe BIOCOM (UMR Microbiologie du Sol et de l’Environnement, Dijon) sous la direction de L Ranjard. Suite à cela, j’ai été recruté à AgroSup Dijon en tant que maître de conférences et ai rejoint officiellement l’équipe BIOCOM lors de la création de l’UMR 1347 Agroécologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’équipe BIOCOM, je développe deux thématiques de recherche en association avec L. Ranjard et P.A. Maron:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la distribution spatiale, de la dynamique et du déterminisme de la diversité microbienne des sols</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude du lien entre diversité microbienne des sols et leur fonctionnement biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première thématique met en jeu des approches d’écologie spatiale pour caractériser les patterns de distribution des communautés microbienne du sol et comprendre leur déterminisme (processus de diversification, filtre environnementaux : environnement, climat, communauté végétale, éloignement géographique). Ces approches appliquées en particulier à l’échelle des paysages agricoles pour déterminer si les filtres environnementaux et les processus de diversification des microorganismes du sol à cette échelle sont les même qu’à des échelles plus fines (parcelle) ou plus large (régionale, nationale). Ce travail fait actuellement l’objet de la thèse de Florentin Constancias que je co-encadre avec Lionel Ranjard.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde thématique, développée avec Pierre-Alain Maron, met en jeu des approches d’écologie des communautés avec des approches d’écologie fonctionnelle ciblées sur le turnover des matières organiques du sol et la stabilité de cette fonction face à des perturbations externes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà des débouchés fondamentaux liés à ces thématiques de recherche, ces dernières ont aussi des débouchés appliqués pour une meilleure évaluation environnementale des pratiques agricoles et en termes de formation pour les acteurs du monde agricole sur l’utilisation des indicateurs biologiques, et particulièrement microbiens, pour évaluer l’impact de leurs pratiques sur leurs sols (Projet CASDAR AgrInnov, en cours).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise la majeure partie de mes activités d’enseignement sur la thématique de la biologie des sols en lien avec leur fonctionnement au sein d’AgroSup Dijon et de l’Université de Bourgogne. Mes activités d’enseignement couvrent différents niveaux : Cursus ingénieur 1ère et 2e année, 3e année spécialisation Agronomie – Environnement ; Licence 3, Master 1 et Master 2. Au sein de l’université de Bourgogne, j’interviens particulièrement dans le cadre de la licence professionnelle Agriculture, Durabilité, Nouvelles Technologies dont je suis co-directeur avec PY Collin (UMR Biogéosciences, Université de Bourgogne), du Master BOP et du master BIIPPME. Outre des cours théoriques et des travaux dirigés sur la biologie des sols, j’interviens aussi dans le cadre d’activités pluridisciplinaires (Approche Globale de l’Exploitation Agricole, Diagnostic Agri-Environnemental, projets tuteurés) et dans l’encadrement des stages des étudiants d’AgroSup Dijon (mémoires de fin d’étude, stages en entreprise) et de licence professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial communities in the face of changing farming practices: A case study in an agricultural landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252216. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des communautés microbiennes du sol à l'échelle de la France pour évaluer l’effet de l’usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/IO3VXY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-extractable organic matter linked to soil physico-chemistry and microbiology at the regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.158-167. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Identification of Intracellular Bacteria Related to Paenibacillus spp. in the Mycelium of the Ectomycorrhizal Fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (7), pp.4243 - 4248. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.7.4243-4248.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de l’état microbiologique des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique. Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’étude de l’impact de la fertilisation des prairies sur les communautés microbiennes du sol au lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs à la ferme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de saisie pour la caractérisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Collin Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Constans,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol, congrès AFES Association Française pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to simulate soil microbial communities’ dynamics at an agricultural landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation des impacts des pratiques agricoles sur la dynamique de la distribution des communautés microbiennes des sols à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie, Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont, Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campedelli, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fertilisation des prairies sur leur biodiversité et sur les transferts microbiens et chimiques du sol au lait (IFEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique ISITE-Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of soil bacterial communities at a landscape scale: dependence to soil properties and agricultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 IALE World Congress Nature and society facing the Anthropocene challenges and perspectives for landscape ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur l’état biologique des sols: Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des communautés microbiennes des sols de la zone OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire pérenne de l’environnement (OPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Pérenne de l'Environnement (OPE). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil microbial diversity is driven by wide-scale environmental heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conventus Congressmanagement &amp; Marketing GmbH. Jena, DEU., Dec 2013, Braunschweig, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la diversité microbienne des sols à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROGS Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling the dynamics of soil microbial communities at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling soil microbial communities dynamics at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of soil bacterial communities at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'arisa et du séquençage haut débit pour l'étude des processus de diversification des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, Microbiologie environnementale : du gène à l'écosystème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012-Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, Is there a microbial sub alpha-diversity at soil microscale?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2018, 978-2-36662-219-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bissett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique. Développements et futures applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2015, Savoir Faire (Quae), 978-2-7592-2293-3 ISSN : 1952-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de l'abondance, de la diversité et de la structure des communautés microbiennes à différentes échelles spatiales pour l'appui au développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:163.40425531915px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chemidlin Prévost-Bouré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chemidlin-prevost-boure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8575-4295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130455628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-7714-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma thèse de doctorat, j’ai associé écologie microbienne des sols et cycles biogéochimiques (cycle du Carbone) et j’ai renforcé mes compétences en écologie microbienne au travers de mon post doctorat au sein de l’équipe BIOCOM (UMR Microbiologie du Sol et de l’Environnement, Dijon) sous la direction de L Ranjard. Suite à cela, j’ai été recruté à AgroSup Dijon en tant que maître de conférences et ai rejoint officiellement l’équipe BIOCOM lors de la création de l’UMR 1347 Agroécologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’équipe BIOCOM, je développe deux thématiques de recherche en association avec L. Ranjard et P.A. Maron:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la distribution spatiale, de la dynamique et du déterminisme de la diversité microbienne des sols</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude du lien entre diversité microbienne des sols et leur fonctionnement biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première thématique met en jeu des approches d’écologie spatiale pour caractériser les patterns de distribution des communautés microbienne du sol et comprendre leur déterminisme (processus de diversification, filtre environnementaux : environnement, climat, communauté végétale, éloignement géographique). Ces approches appliquées en particulier à l’échelle des paysages agricoles pour déterminer si les filtres environnementaux et les processus de diversification des microorganismes du sol à cette échelle sont les même qu’à des échelles plus fines (parcelle) ou plus large (régionale, nationale). Ce travail fait actuellement l’objet de la thèse de Florentin Constancias que je co-encadre avec Lionel Ranjard.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde thématique, développée avec Pierre-Alain Maron, met en jeu des approches d’écologie des communautés avec des approches d’écologie fonctionnelle ciblées sur le turnover des matières organiques du sol et la stabilité de cette fonction face à des perturbations externes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà des débouchés fondamentaux liés à ces thématiques de recherche, ces dernières ont aussi des débouchés appliqués pour une meilleure évaluation environnementale des pratiques agricoles et en termes de formation pour les acteurs du monde agricole sur l’utilisation des indicateurs biologiques, et particulièrement microbiens, pour évaluer l’impact de leurs pratiques sur leurs sols (Projet CASDAR AgrInnov, en cours).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise la majeure partie de mes activités d’enseignement sur la thématique de la biologie des sols en lien avec leur fonctionnement au sein d’AgroSup Dijon et de l’Université de Bourgogne. Mes activités d’enseignement couvrent différents niveaux : Cursus ingénieur 1ère et 2e année, 3e année spécialisation Agronomie – Environnement ; Licence 3, Master 1 et Master 2. Au sein de l’université de Bourgogne, j’interviens particulièrement dans le cadre de la licence professionnelle Agriculture, Durabilité, Nouvelles Technologies dont je suis co-directeur avec PY Collin (UMR Biogéosciences, Université de Bourgogne), du Master BOP et du master BIIPPME. Outre des cours théoriques et des travaux dirigés sur la biologie des sols, j’interviens aussi dans le cadre d’activités pluridisciplinaires (Approche Globale de l’Exploitation Agricole, Diagnostic Agri-Environnemental, projets tuteurés) et dans l’encadrement des stages des étudiants d’AgroSup Dijon (mémoires de fin d’étude, stages en entreprise) et de licence professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial communities in the face of changing farming practices: A case study in an agricultural landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252216. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des communautés microbiennes du sol à l'échelle de la France pour évaluer l’effet de l’usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/IO3VXY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-extractable organic matter linked to soil physico-chemistry and microbiology at the regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.158-167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Identification of Intracellular Bacteria Related to Paenibacillus spp. in the Mycelium of the Ectomycorrhizal Fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (7), pp.4243 - 4248. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.7.4243-4248.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de l’état microbiologique des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’étude de l’impact de la fertilisation des prairies sur les communautés microbiennes du sol au lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs à la ferme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique. Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to simulate soil microbial communities’ dynamics at an agricultural landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de saisie pour la caractérisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Collin Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Constans,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol, congrès AFES Association Française pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation des impacts des pratiques agricoles sur la dynamique de la distribution des communautés microbiennes des sols à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie, Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont, Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campedelli, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fertilisation des prairies sur leur biodiversité et sur les transferts microbiens et chimiques du sol au lait (IFEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique ISITE-Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of soil bacterial communities at a landscape scale: dependence to soil properties and agricultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 IALE World Congress Nature and society facing the Anthropocene challenges and perspectives for landscape ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur l’état biologique des sols: Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des communautés microbiennes des sols de la zone OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire pérenne de l’environnement (OPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Pérenne de l'Environnement (OPE). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil microbial diversity is driven by wide-scale environmental heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conventus Congressmanagement &amp; Marketing GmbH. Jena, DEU., Dec 2013, Braunschweig, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la diversité microbienne des sols à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROGS Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling the dynamics of soil microbial communities at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling soil microbial communities dynamics at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of soil bacterial communities at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'arisa et du séquençage haut débit pour l'étude des processus de diversification des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, Microbiologie environnementale : du gène à l'écosystème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012-Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, Is there a microbial sub alpha-diversity at soil microscale?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2018, 978-2-36662-219-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bissett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique. Développements et futures applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2015, Savoir Faire (Quae), 978-2-7592-2293-3 ISSN : 1952-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de l'abondance, de la diversité et de la structure des communautés microbiennes à différentes échelles spatiales pour l'appui au développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2646E74"/>
+    <w:nsid w:val="C0839CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8EF08C7C"/>
+    <w:nsid w:val="FEFF6BC0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chemidlin-prevost-boure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8575-4295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130455628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-7714-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/IO3VXY" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZPSJXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Churin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.7.4243-4248.2003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Collin Bellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Constans," TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03522284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleaub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang, Christophe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953507v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740777v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wincker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a045-atlas-francais-des-bacteries-du-sol-2120#attr=" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01872344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chemidlin-prevost-boure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8575-4295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130455628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-7714-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/IO3VXY" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZPSJXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Churin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.7.4243-4248.2003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03522284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Collin Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Constans," TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleaub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang, Christophe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wincker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a045-atlas-francais-des-bacteries-du-sol-2120#attr=" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01872344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>