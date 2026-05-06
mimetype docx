--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:163.40425531915px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chemidlin Prévost-Bouré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chemidlin-prevost-boure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8575-4295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130455628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-7714-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma thèse de doctorat, j’ai associé écologie microbienne des sols et cycles biogéochimiques (cycle du Carbone) et j’ai renforcé mes compétences en écologie microbienne au travers de mon post doctorat au sein de l’équipe BIOCOM (UMR Microbiologie du Sol et de l’Environnement, Dijon) sous la direction de L Ranjard. Suite à cela, j’ai été recruté à AgroSup Dijon en tant que maître de conférences et ai rejoint officiellement l’équipe BIOCOM lors de la création de l’UMR 1347 Agroécologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’équipe BIOCOM, je développe deux thématiques de recherche en association avec L. Ranjard et P.A. Maron:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la distribution spatiale, de la dynamique et du déterminisme de la diversité microbienne des sols</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude du lien entre diversité microbienne des sols et leur fonctionnement biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première thématique met en jeu des approches d’écologie spatiale pour caractériser les patterns de distribution des communautés microbienne du sol et comprendre leur déterminisme (processus de diversification, filtre environnementaux : environnement, climat, communauté végétale, éloignement géographique). Ces approches appliquées en particulier à l’échelle des paysages agricoles pour déterminer si les filtres environnementaux et les processus de diversification des microorganismes du sol à cette échelle sont les même qu’à des échelles plus fines (parcelle) ou plus large (régionale, nationale). Ce travail fait actuellement l’objet de la thèse de Florentin Constancias que je co-encadre avec Lionel Ranjard.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde thématique, développée avec Pierre-Alain Maron, met en jeu des approches d’écologie des communautés avec des approches d’écologie fonctionnelle ciblées sur le turnover des matières organiques du sol et la stabilité de cette fonction face à des perturbations externes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà des débouchés fondamentaux liés à ces thématiques de recherche, ces dernières ont aussi des débouchés appliqués pour une meilleure évaluation environnementale des pratiques agricoles et en termes de formation pour les acteurs du monde agricole sur l’utilisation des indicateurs biologiques, et particulièrement microbiens, pour évaluer l’impact de leurs pratiques sur leurs sols (Projet CASDAR AgrInnov, en cours).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise la majeure partie de mes activités d’enseignement sur la thématique de la biologie des sols en lien avec leur fonctionnement au sein d’AgroSup Dijon et de l’Université de Bourgogne. Mes activités d’enseignement couvrent différents niveaux : Cursus ingénieur 1ère et 2e année, 3e année spécialisation Agronomie – Environnement ; Licence 3, Master 1 et Master 2. Au sein de l’université de Bourgogne, j’interviens particulièrement dans le cadre de la licence professionnelle Agriculture, Durabilité, Nouvelles Technologies dont je suis co-directeur avec PY Collin (UMR Biogéosciences, Université de Bourgogne), du Master BOP et du master BIIPPME. Outre des cours théoriques et des travaux dirigés sur la biologie des sols, j’interviens aussi dans le cadre d’activités pluridisciplinaires (Approche Globale de l’Exploitation Agricole, Diagnostic Agri-Environnemental, projets tuteurés) et dans l’encadrement des stages des étudiants d’AgroSup Dijon (mémoires de fin d’étude, stages en entreprise) et de licence professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial communities in the face of changing farming practices: A case study in an agricultural landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252216. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des communautés microbiennes du sol à l'échelle de la France pour évaluer l’effet de l’usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/IO3VXY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-extractable organic matter linked to soil physico-chemistry and microbiology at the regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.158-167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Identification of Intracellular Bacteria Related to Paenibacillus spp. in the Mycelium of the Ectomycorrhizal Fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (7), pp.4243 - 4248. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.7.4243-4248.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de l’état microbiologique des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’étude de l’impact de la fertilisation des prairies sur les communautés microbiennes du sol au lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs à la ferme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique. Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to simulate soil microbial communities’ dynamics at an agricultural landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de saisie pour la caractérisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Collin Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Constans,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol, congrès AFES Association Française pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation des impacts des pratiques agricoles sur la dynamique de la distribution des communautés microbiennes des sols à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie, Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont, Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campedelli, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fertilisation des prairies sur leur biodiversité et sur les transferts microbiens et chimiques du sol au lait (IFEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique ISITE-Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of soil bacterial communities at a landscape scale: dependence to soil properties and agricultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 IALE World Congress Nature and society facing the Anthropocene challenges and perspectives for landscape ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur l’état biologique des sols: Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des communautés microbiennes des sols de la zone OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire pérenne de l’environnement (OPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Pérenne de l'Environnement (OPE). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil microbial diversity is driven by wide-scale environmental heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conventus Congressmanagement &amp; Marketing GmbH. Jena, DEU., Dec 2013, Braunschweig, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la diversité microbienne des sols à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROGS Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling the dynamics of soil microbial communities at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling soil microbial communities dynamics at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of soil bacterial communities at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'arisa et du séquençage haut débit pour l'étude des processus de diversification des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, Microbiologie environnementale : du gène à l'écosystème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012-Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, Is there a microbial sub alpha-diversity at soil microscale?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2018, 978-2-36662-219-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bissett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique. Développements et futures applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2015, Savoir Faire (Quae), 978-2-7592-2293-3 ISSN : 1952-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de l'abondance, de la diversité et de la structure des communautés microbiennes à différentes échelles spatiales pour l'appui au développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:163.40425531915px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Chemidlin Prévost-Bouré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-chemidlin-prevost-boure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8575-4295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130455628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-7714-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours de ma thèse de doctorat, j’ai associé écologie microbienne des sols et cycles biogéochimiques (cycle du Carbone) et j’ai renforcé mes compétences en écologie microbienne au travers de mon post doctorat au sein de l’équipe BIOCOM (UMR Microbiologie du Sol et de l’Environnement, Dijon) sous la direction de L Ranjard. Suite à cela, j’ai été recruté à AgroSup Dijon en tant que maître de conférences et ai rejoint officiellement l’équipe BIOCOM lors de la création de l’UMR 1347 Agroécologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’équipe BIOCOM, je développe deux thématiques de recherche en association avec L. Ranjard et P.A. Maron:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude de la distribution spatiale, de la dynamique et du déterminisme de la diversité microbienne des sols</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude du lien entre diversité microbienne des sols et leur fonctionnement biologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La première thématique met en jeu des approches d’écologie spatiale pour caractériser les patterns de distribution des communautés microbienne du sol et comprendre leur déterminisme (processus de diversification, filtre environnementaux : environnement, climat, communauté végétale, éloignement géographique). Ces approches appliquées en particulier à l’échelle des paysages agricoles pour déterminer si les filtres environnementaux et les processus de diversification des microorganismes du sol à cette échelle sont les même qu’à des échelles plus fines (parcelle) ou plus large (régionale, nationale). Ce travail fait actuellement l’objet de la thèse de Florentin Constancias que je co-encadre avec Lionel Ranjard.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La seconde thématique, développée avec Pierre-Alain Maron, met en jeu des approches d’écologie des communautés avec des approches d’écologie fonctionnelle ciblées sur le turnover des matières organiques du sol et la stabilité de cette fonction face à des perturbations externes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà des débouchés fondamentaux liés à ces thématiques de recherche, ces dernières ont aussi des débouchés appliqués pour une meilleure évaluation environnementale des pratiques agricoles et en termes de formation pour les acteurs du monde agricole sur l’utilisation des indicateurs biologiques, et particulièrement microbiens, pour évaluer l’impact de leurs pratiques sur leurs sols (Projet CASDAR AgrInnov, en cours).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise la majeure partie de mes activités d’enseignement sur la thématique de la biologie des sols en lien avec leur fonctionnement au sein d’AgroSup Dijon et de l’Université de Bourgogne. Mes activités d’enseignement couvrent différents niveaux : Cursus ingénieur 1ère et 2e année, 3e année spécialisation Agronomie – Environnement ; Licence 3, Master 1 et Master 2. Au sein de l’université de Bourgogne, j’interviens particulièrement dans le cadre de la licence professionnelle Agriculture, Durabilité, Nouvelles Technologies dont je suis co-directeur avec PY Collin (UMR Biogéosciences, Université de Bourgogne), du Master BOP et du master BIIPPME. Outre des cours théoriques et des travaux dirigés sur la biologie des sols, j’interviens aussi dans le cadre d’activités pluridisciplinaires (Approche Globale de l’Exploitation Agricole, Diagnostic Agri-Environnemental, projets tuteurés) et dans l’encadrement des stages des étudiants d’AgroSup Dijon (mémoires de fin d’étude, stages en entreprise) et de licence professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming practices on soil microbial biomass: An international synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.109513. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biochar on soil microbial communities: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.art. 166079. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial communities in the face of changing farming practices: A case study in an agricultural landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252216. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameters, land use, and geographical distance drive soil bacterial communities along a European transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation des communautés microbiennes du sol à l'échelle de la France pour évaluer l’effet de l’usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/IO3VXY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale analysis of cropping system effects on soil quality in a context of crop-livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Santillàn-Carvantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.166 - 177. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting spatial patterns and ecological attributes of soil bacterial and archaeal taxa across a landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.518-531. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-extractable organic matter linked to soil physico-chemistry and microbiology at the regional scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.158-167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Identification of Intracellular Bacteria Related to Paenibacillus spp. in the Mycelium of the Ectomycorrhizal Fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Churin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (7), pp.4243 - 4248. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.7.4243-4248.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de l’état microbiologique des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’étude de l’impact de la fertilisation des prairies sur les communautés microbiennes du sol au lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des chercheurs à la ferme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l’Innovation Agronomique. Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to simulate soil microbial communities’ dynamics at an agricultural landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de saisie pour la caractérisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Collin Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Constans,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol, congrès AFES Association Française pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Montpellier, France. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation des impacts des pratiques agricoles sur la dynamique de la distribution des communautés microbiennes des sols à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang, Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie, Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont, Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campedelli, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fertilisation des prairies sur leur biodiversité et sur les transferts microbiens et chimiques du sol au lait (IFEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique ISITE-Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of soil bacterial communities at a landscape scale: dependence to soil properties and agricultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 IALE World Congress Nature and society facing the Anthropocene challenges and perspectives for landscape ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur l’état biologique des sols: Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des communautés microbiennes des sols de la zone OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire pérenne de l’environnement (OPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Pérenne de l'Environnement (OPE). FRA., Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of soil microbial diversity is driven by wide-scale environmental heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conventus Congressmanagement &amp; Marketing GmbH. Jena, DEU., Dec 2013, Braunschweig, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of microbial communities at a soil micro-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale de la diversité microbienne des sols à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short term bacterial community structure dynamics in forest soil and litter: an in situ study in a CarboEurope site.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of autotrophic and heterotrophic soil respiration in a temperate deciduous forest.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sissi-Lassithi, Greece. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00390603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 20025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROGS Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture durable : diagnostics et solutions innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling the dynamics of soil microbial communities at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying and modelling soil microbial communities dynamics at a landscape scale in response to agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of soil bacterial communities at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Creamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'arisa et du séquençage haut débit pour l'étude des processus de diversification des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, Microbiologie environnementale : du gène à l'écosystème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a microbial sub alpha-diversity at soil microscale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012-Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, Is there a microbial sub alpha-diversity at soil microscale?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2018, 978-2-36662-219-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bissett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métagénomique. Développements et futures applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2015, Savoir Faire (Quae), 978-2-7592-2293-3 ISSN : 1952-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de l'abondance, de la diversité et de la structure des communautés microbiennes à différentes échelles spatiales pour l'appui au développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01872344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0839CCD"/>
+    <w:nsid w:val="C326B5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FEFF6BC0"/>
+    <w:nsid w:val="4BC042A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chemidlin-prevost-boure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8575-4295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130455628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-7714-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/IO3VXY" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZPSJXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Churin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.7.4243-4248.2003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03522284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Collin Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Constans," TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleaub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang, Christophe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wincker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a045-atlas-francais-des-bacteries-du-sol-2120#attr=" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01872344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chemidlin-prevost-boure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8575-4295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130455628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-7714-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04197308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Stone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36867-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/IO3VXY" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santill&#224;n-Carvantes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.256" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZPSJXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Churin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.7.4243-4248.2003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03522284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Collin Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Constans," TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleaub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang, Christophe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00390603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Creamer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wincker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a045-atlas-francais-des-bacteries-du-sol-2120#attr=" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01872344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>