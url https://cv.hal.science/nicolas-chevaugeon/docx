--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -556,477 +556,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field and lip-field approaches for fracture with extreme mesh deformation (X-Mesh): a one-dimensional study</w:t>
+                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lé</w:t>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.318⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262622v1</w:t>
+                <w:t xml:space="preserve">hal-05274120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcycling Strategy for Finite‐Volume Updated‐Lagrangian Methods Applied to Fluid–Structure Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Chantrait</w:t>
+                <w:t xml:space="preserve">Phase-field and lip-field approaches for fracture with extreme mesh deformation (X-Mesh): a one-dimensional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labourasse</w:t>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (11), pp.e70051. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237182v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
+                <w:t xml:space="preserve">Subcycling Strategy for Finite‐Volume Updated‐Lagrangian Methods Applied to Fluid–Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+                <w:t xml:space="preserve">Teddy Chantrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Zghal</w:t>
+                <w:t xml:space="preserve">Stéphane del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">Alexandre Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (11), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274120v1</w:t>
+                <w:t xml:space="preserve">hal-05237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) for the Stefan phase change model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved crack tip enrichment functions and integration for crack modeling using the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Minnebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,443 +2033,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach: Efficient discretization for quasi-static loadings</w:t>
+                <w:t xml:space="preserve">A comparative study between two smoothing strategies for the simulation of contact with large sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.02.020⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (5), pp.581-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006715v1</w:t>
+                <w:t xml:space="preserve">hal-00711088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order X-FEM and Levelsets for Complex Microstructures: Uncoupling Geometry and Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Legrain</w:t>
+                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach: Efficient discretization for quasi-static loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 241–244, pp.172-189. </w:t>
+              <w:t xml:space="preserve">, 2012, 233, pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703239v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
+                <w:t xml:space="preserve">High Order X-FEM and Levelsets for Complex Microstructures: Uncoupling Geometry and Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 205, pp.16-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 241–244, pp.172-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569557v1</w:t>
+                <w:t xml:space="preserve">hal-00703239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between two smoothing strategies for the simulation of contact with large sliding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
+                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (5), pp.581-601. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0737-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711088v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studied X-FEM enrichment to handle material interfaces with higher order finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 215 (2), pp.484-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,304 +2891,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized finite element method using a discontinuous level set approach for the computation of bubble dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Marchandise</w:t>
+                <w:t xml:space="preserve">Optimal numerical parameterization of discontinuous Galerkin method applied to wave propagation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geuzaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Koen Hillewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ploumhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 225 (1), pp.949-974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 223 (1), pp.188-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004949v1</w:t>
+                <w:t xml:space="preserve">hal-01007166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal numerical parameterization of discontinuous Galerkin method applied to wave propagation problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stabilized finite element method using a discontinuous level set approach for the computation of bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 223 (1), pp.188-207. </w:t>
+              <w:t xml:space="preserve">, 2007, 225 (1), pp.949-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007166v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order h-adaptive discontinuous Galerkin methods for ocean modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deleersnijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (2), pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient visualization of high-order finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,598 +3385,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadrature-free discontinuous Galerkin method for the level set equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hierarchic multigrid iteration strategy for the discontinuous Galerkin solution of the steady Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Hillewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 212 (1), pp.338-357. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (9 10), pp.1157-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2005.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.1135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004934v1</w:t>
+                <w:t xml:space="preserve">hal-01006922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchic multigrid iteration strategy for the discontinuous Galerkin solution of the steady Euler equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen Hillewaert</w:t>
+                <w:t xml:space="preserve">A quadrature-free discontinuous Galerkin method for the level set equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (9 10), pp.1157-1176. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 212 (1), pp.338-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2005.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006922v1</w:t>
+                <w:t xml:space="preserve">hal-01004934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh generation for curved domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuous Galerkin methods applied to shock and blast problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Shephard</w:t>
+                <w:t xml:space="preserve">Jianguo Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Flaherty</w:t>
+                <w:t xml:space="preserve">Peng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Jansen</w:t>
+                <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangrong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaojuan Luo</w:t>
+                <w:t xml:space="preserve">Daniel Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2004.08.040⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22-23, pp.227-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-004-4138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928764v1</w:t>
+                <w:t xml:space="preserve">hal-01006753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin methods applied to shock and blast problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+                <w:t xml:space="preserve">Adaptive mesh generation for curved domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Shephard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianguo Xin</w:t>
+                <w:t xml:space="preserve">Joseph Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Hu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Kenneth Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cler</w:t>
+                <w:t xml:space="preserve">Xiaojuan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22-23, pp.227-243. </w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (2-3), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-004-4138-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2004.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006753v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock detection and limiting with discontinuous Galerkin methods for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Krivodonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Flaherty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (3-4), pp.323-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4159,90 +4159,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4382,839 +4382,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) to follow contact fronts in a sharp manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de la fissuration par l'endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585561v1</w:t>
+                <w:t xml:space="preserve">hal-04281708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
+                <w:t xml:space="preserve">Déformation eXtrême de maillage (X-MESH) : un nouveau paradigme pour le suivi de surfaces physiques. Application au changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280146v1</w:t>
+                <w:t xml:space="preserve">hal-04508497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Regularization For Softening Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama (devenu virtuel pour cause de COVID), Japan. pp.279</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519784v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation maillée de fronts de contact par l’approche eXtreme Mesh (X-MESH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lé</w:t>
+                <w:t xml:space="preserve">Lipschitz Regularization For Softening Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama (devenu virtuel pour cause de COVID), Japan. pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280216v1</w:t>
+                <w:t xml:space="preserve">hal-04519784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de l'endommagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) to follow contact fronts in a sharp manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717694v1</w:t>
+                <w:t xml:space="preserve">hal-04585561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) for sharp contact fronts modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Représentation maillée de fronts de contact par l’approche eXtreme Mesh (X-MESH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519791v1</w:t>
+                <w:t xml:space="preserve">hal-04280216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de la fissuration par l'endommagement</w:t>
+                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de l'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281708v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation eXtrême de maillage (X-MESH) : un nouveau paradigme pour le suivi de surfaces physiques. Application au changement de phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) for sharp contact fronts modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508497v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial expansion based model for evaluating wear of thin surface coatings in fea</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6045,420 +6045,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling local and non-local damage evolutions with thick level set model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a new method to solve contact problems with an evolving level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACM-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154938v1</w:t>
+                <w:t xml:space="preserve">hal-03950863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector level set contouring algorithm and associated enrichment functions for the extended finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling local and non-local damage evolutions with thick level set model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IACM-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506809v1</w:t>
+                <w:t xml:space="preserve">hal-01154938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new method to solve contact problems with an evolving level-set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector level set contouring algorithm and associated enrichment functions for the extended finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Barelona, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950863v1</w:t>
+                <w:t xml:space="preserve">hal-04506809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement diffus et approche par level-set épaisse (TLS) de la transition endommagement rupture</w:t>
+                <w:t xml:space="preserve">The thick level-set model for damage growth and transition to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque en calcul des structures CSMA-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">ISDMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Stolz, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154952v1</w:t>
+                <w:t xml:space="preserve">hal-01154931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage propagation modeling using the TLS model: Numerical Aspects</w:t>
               </w:r>
@@ -6533,51 +6520,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thick level-set method of non local damage model allowing automatic crack placement inside localization zones</w:t>
+                <w:t xml:space="preserve">Endommagement diffus et approche par level-set épaisse (TLS) de la transition endommagement rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
@@ -6595,600 +6582,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC-2013 - Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11e colloque en calcul des structures CSMA-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154927v1</w:t>
+                <w:t xml:space="preserve">hal-01154952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new coupled X-FEM/Level-Set strategy to solve contact problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The thick level-set method of non local damage model allowing automatic crack placement inside localization zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCM2013 III International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">CFRAC-2013 - Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007777v1</w:t>
+                <w:t xml:space="preserve">hal-01154927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eXtended Finite Element Method and level sets to handle inequality constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new coupled X-FEM/Level-Set strategy to solve contact problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods, XFEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICCCM2013 III International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928432v1</w:t>
+                <w:t xml:space="preserve">hal-01007777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thick level-set model for damage growth and transition to fracture</w:t>
+                <w:t xml:space="preserve">The eXtended Finite Element Method and level sets to handle inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Stolz, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods, XFEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154931v1</w:t>
+                <w:t xml:space="preserve">hal-03928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling localization in damage models with thick level set approach (TLS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESDA 2012 - ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154920v1</w:t>
+                <w:t xml:space="preserve">hal-03920517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling localization in damage models with thick level set approach (TLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESDA 2012 - ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82711, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920517v1</w:t>
+                <w:t xml:space="preserve">hal-01154920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7328,355 +7328,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristell Dréau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592785v1</w:t>
+                <w:t xml:space="preserve">hal-03950857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage growth as an interface problem the thick level set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">COMPDYN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950857v1</w:t>
+                <w:t xml:space="preserve">hal-00641836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage growth as an interface problem the thick level set approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
+                <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Stolz</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641836v1</w:t>
+                <w:t xml:space="preserve">hal-00592785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorations et validation du modèle d'endommagement par level set épaisse (TLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7930,77 +7930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order eXtended Finite Element Method and Level Sets: Uncoupling geometry and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8019,934 +8019,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thick level set approach to model evolving damage and transition to fracture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Stolz</w:t>
+                <w:t xml:space="preserve">Comparative study of the use of C1-continuous finite elements and splines for contact problems with large slidings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - The 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS; AFM/CSMA, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154912v1</w:t>
+                <w:t xml:space="preserve">hal-00657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set approach for brittle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating inequality constraint in a continuous medium with a coupled X-FEM/Level-Set strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489857v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating inequality constraint in a continuous medium with a coupled X-FEM/Level-Set strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
+                <w:t xml:space="preserve">A thick level set approach to model evolving damage and transition to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - The 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS; AFM/CSMA, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919679v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order X-FEM for curved cracks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A level set approach for brittle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008257v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the use of C1-continuous finite elements and splines for contact problems with large slidings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Batailly</w:t>
+                <w:t xml:space="preserve">Higher order X-FEM for curved cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657382v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'une limite d'extensibilité en grandes transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
+                <w:t xml:space="preserve">A thick level-set approach to damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">4th Symposium on defect and material mechancis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422167v1</w:t>
+                <w:t xml:space="preserve">hal-01007816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thick level-set approach to damage mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Stolz</w:t>
+                <w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium on defect and material mechancis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trento, Italy</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007816v1</w:t>
+                <w:t xml:space="preserve">hal-00387409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+                <w:t xml:space="preserve">Prise en compte d'une limite d'extensibilité en grandes transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387409v1</w:t>
+                <w:t xml:space="preserve">hal-01422167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Crack Propagation with the Extended Finite Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved extended finite element method to handle changes in crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th Eu- ropean Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">12th international Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519910v1</w:t>
+                <w:t xml:space="preserve">hal-00381968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regularized brittle damage model solved by a level set technique</w:t>
               </w:r>
@@ -9036,51 +9049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Extended Finite Element Method: Influence of the geometrical representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9125,122 +9138,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved extended finite element method to handle changes in crack growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of Crack Propagation with the Extended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th Eu- ropean Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381968v1</w:t>
+                <w:t xml:space="preserve">hal-04519910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Micromechanics Analysis using Level Sets and the Extended Finite Elements Method</w:t>
               </w:r>
@@ -9252,51 +9252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9455,64 +9455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Implementation of the Extended Helmholtz Resonator Model in Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9540,317 +9540,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Discontinuous Galerkin Methods for solving acoustic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order h-adaptive discontinuous Galerkin methods for ocean modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deleersnijder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2005-2823⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation, ADMOS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-006-0093-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924279v1</w:t>
+                <w:t xml:space="preserve">hal-03936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order h-adaptive discontinuous Galerkin methods for ocean modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Discontinuous Galerkin Methods for solving acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ploumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation, ADMOS 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-006-0093-y⟩</w:t>
+              <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Monterey, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2005-2823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936577v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic mesh gradation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,64 +10018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesh adaptation using conforming and non conforming mesh modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10729,51 +10729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAD15A7F"/>
+    <w:nsid w:val="73DF8754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10960,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chevaugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060748591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevaugeon_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1336-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00826561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a027caddcfadfaa35ba6c407f5e03b587763c22a;origin=https://gitlab.com/c4506/py_xfem;visit=swh:1:snp:3dccb5d61aecdec47b5c3fbca2f06d203badbcd7;anchor=swh:1:rev:b017747a06419c5ed8215695f556c73e976314f9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chantrait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane del Pino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gangloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.91" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Tiirats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0132-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Graveleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0034-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2013006523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfils" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchandise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geuzaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hillewaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumhans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deleersnijder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0093-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flaherty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrong Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Luo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2004.08.040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Xin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-004-4138-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Krivodonova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2003.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.479-492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Graveleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82711" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519910v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9090-5_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2569" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2823" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Shephard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Cler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Flaherty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-1142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018756v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chevaugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060748591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevaugeon_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1336-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00826561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a027caddcfadfaa35ba6c407f5e03b587763c22a;origin=https://gitlab.com/c4506/py_xfem;visit=swh:1:snp:3dccb5d61aecdec47b5c3fbca2f06d203badbcd7;anchor=swh:1:rev:b017747a06419c5ed8215695f556c73e976314f9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chantrait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane del Pino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gangloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.91" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Tiirats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0132-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Graveleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0034-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2013006523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.02.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchandise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hillewaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumhans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.09.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geuzaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deleersnijder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0093-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.07.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrong Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-004-4138-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flaherty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2004.08.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Krivodonova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2003.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.479-492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Graveleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82711" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9090-5_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2569" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Shephard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Cler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Flaherty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-1142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018756v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>