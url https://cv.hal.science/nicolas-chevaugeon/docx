--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">chevaugeon_n_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=zqT5i9MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/J-1336-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,91 +269,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la Mécanique Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mécanique [physics.med-ph]. Nantes Université, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04496506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -342,100 +363,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des membranes hyperélastiques en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00826561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -445,100 +466,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">py_XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a027caddcfadfaa35ba6c407f5e03b587763c22a;origin=https://gitlab.com/c4506/py_xfem;visit=swh:1:snp:3dccb5d61aecdec47b5c3fbca2f06d203badbcd7;anchor=swh:1:rev:b017747a06419c5ed8215695f556c73e976314f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -548,3594 +569,3594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field and lip-field approaches for fracture with extreme mesh deformation (X-Mesh): a one-dimensional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcycling Strategy for Finite‐Volume Updated‐Lagrangian Methods Applied to Fluid–Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Chantrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labourasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 126 (11), pp.e70051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) for the Stefan phase change model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 477, pp.111878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach to viscoelastic fracture: comparison of a phase-field and a lip-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 244 (1-2), pp.163-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-023-00725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz regularization for fracture: The Lip-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 402, pp.115644. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz regularization for softening material models: the Lip-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 349 (2), pp.415-434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to efficiently apply soft thin coating to existing Finite Element contact model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauno Tiirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177, pp.103420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent development of local and non-local damage with the Thick Level Set approach: Implementation aspects and application to quasi-brittle failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 327, pp.306-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On use of the thick level set method in 3D quasi-static crack simulation of quasi-brittle material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 202 (1), pp.21 - 49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0132-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inequality level-set approach to handle contact: membrane case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-015-0034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling local and non local damage evolution with the thick level set model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (1), pp.16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-014-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved crack tip enrichment functions and integration for crack modeling using the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Minnebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (6), pp.597-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2013006523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study between two smoothing strategies for the simulation of contact with large sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (5), pp.581-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach: Efficient discretization for quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 233, pp.11-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order X-FEM and Levelsets for Complex Microstructures: Uncoupling Geometry and Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 241–244, pp.172-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 205, pp.16-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (4), pp.501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set based model for damage growth: The thick level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (3), pp.358-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studied X-FEM enrichment to handle material interfaces with higher order finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (29-32), pp.1922-1936. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and spectral superconvergence of discontinuous Galerkin method for hyperbolic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 215 (2), pp.484-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal numerical parameterization of discontinuous Galerkin method applied to wave propagation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Hillewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ploumhans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 223 (1), pp.188-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized finite element method using a discontinuous level set approach for the computation of bubble dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 225 (1), pp.949-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order h-adaptive discontinuous Galerkin methods for ocean modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deleersnijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (2), pp.109-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-006-0093-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient visualization of high-order finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (4), pp.750-771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchic multigrid iteration strategy for the discontinuous Galerkin solution of the steady Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Hillewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (9 10), pp.1157-1176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadrature-free discontinuous Galerkin method for the level set equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 212 (1), pp.338-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2005.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin methods applied to shock and blast problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive mesh generation for curved domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Hu</w:t>
+                <w:t xml:space="preserve">Mark Shephard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cler</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojuan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-004-4138-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (2-3), pp.251-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2004.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006753v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh generation for curved domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Flaherty</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin methods applied to shock and blast problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Jansen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Jianguo Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojuan Luo</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2004.08.040⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22-23, pp.227-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-004-4138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928764v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock detection and limiting with discontinuous Galerkin methods for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Krivodonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Flaherty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (3-4), pp.323-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apnum.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité et bifurcation du soufflage de membranes hyperélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (2-4), pp.479 - 492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.479-492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4145,6389 +4166,6389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture in viscoelasticity: comparison of a phase field and a lip field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Modeling of Fracture and Failure of Materials and Structure (CFRAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Technical University, Jun 2023, Prague, Czech Republic. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de la fissuration par l'endommagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Déformation eXtrême de maillage (X-MESH) : un nouveau paradigme pour le suivi de surfaces physiques. Application au changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281708v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation eXtrême de maillage (X-MESH) : un nouveau paradigme pour le suivi de surfaces physiques. Application au changement de phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de la fissuration par l'endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508497v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip-field approach for modeling strain softening in viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz Regularization For Softening Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama (devenu virtuel pour cause de COVID), Japan. pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) to follow contact fronts in a sharp manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation maillée de fronts de contact par l’approche eXtreme Mesh (X-MESH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation de Lipschitz pour la modélisation de l'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eXtreme Mesh deformation approach (X-MESH) for sharp contact fronts modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial expansion based model for evaluating wear of thin surface coatings in fea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauno Tiirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2020 - 14th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris (virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thin layer approach model based on polynomial expansion for coated bodies in contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauno Tiirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Computational Contact Mechanics ICCCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thin layer model based on polynomial expansion for coated bodies in contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tauno Tiirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCM 2019 - VI. International Conference on Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Carpiuc test with the Thick Level Set model 327 BENCHMARK CARPIUC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical and numerical aspect of the Thick Level Set (TLS) Damage and fracture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On performances of the Thick Level Set method in 3D quasi-static fracture simulation of quasi-brittle material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tridimensionnelle d'initiation, propagation et coalescence de fissures dans des structures à matériaux quasi fragiles avec le modèle d'endommagement par level set épaisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche level-set pour la résolution de problèmes comportant des inégalités : application au cas de membrane contactant un solide rigide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new method to solve contact problems with an evolving level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling local and non-local damage evolutions with thick level set model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACM-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector level set contouring algorithm and associated enrichment functions for the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thick level-set model for damage growth and transition to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDMM13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Stolz, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage propagation modeling using the TLS model: Numerical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics (ISDMM13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement diffus et approche par level-set épaisse (TLS) de la transition endommagement rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque en calcul des structures CSMA-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thick level-set method of non local damage model allowing automatic crack placement inside localization zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Salzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC-2013 - Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coupled X-FEM/Level-Set strategy to solve contact problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCM2013 III International Conference on Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eXtended Finite Element Method and level sets to handle inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Graveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Finite Element Methods, XFEM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling localization in damage models with thick level set approach (TLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESDA 2012 - ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82711, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order X-FEM for image-based computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EUROPEAN CONGRESS ON COMPUTATIONAL METHODS IN APPLIED SCIENCES AND ENGINEERING (ECCOMAS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding spurious damage localization with a new non-local damage model: the thick level-set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium on Advances in Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Caltech, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating volumetric inequality constraint in a continuum media with a coupled X-FEM/Level-Set strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage growth as an interface problem the thick level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de géométries complexes avec X-FEM et Level-Sets : Séparation de l'approximation et de la géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorations et validation du modèle d'endommagement par level set épaisse (TLS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595891v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage growth modeling using the Thick Level Set (TLS) approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Améliorations et validation du modèle d'endommagement par level set épaisse (TLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920378v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'endommagement par level-set épaisse : solutions analytiques et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order eXtended Finite Element Method and Level Sets: Uncoupling geometry and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the use of C1-continuous finite elements and splines for contact problems with large slidings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating inequality constraint in a continuous medium with a coupled X-FEM/Level-Set strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thick level set approach to model evolving damage and transition to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - The 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS; AFM/CSMA, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set approach for brittle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Emile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order X-FEM for curved cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thick level-set approach to damage mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium on defect and material mechancis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'une limite d'extensibilité en grandes transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved extended finite element method to handle changes in crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regularized brittle damage model solved by a level set technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cape Town, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-9090-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Extended Finite Element Method: Influence of the geometrical representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Crack Propagation with the Extended Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8), 5th Eu- ropean Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Micromechanics Analysis using Level Sets and the Extended Finite Elements Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Béringhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMM17, 17th International Workshop on Computational Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust computation of stress intensity factor within eXtended Finite Element Method context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Minnebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of Materials and Structures (CFRAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Implementation of the Extended Helmholtz Resonator Model in Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2006-2569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order h-adaptive discontinuous Galerkin methods for ocean modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Émile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deleersnijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation, ADMOS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-006-0093-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Discontinuous Galerkin Methods for solving acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ploumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Monterey, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2005-2823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic mesh gradation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S Shephard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Meshing Roundtable, {IMR} 2004, Williamsburg, Virginia, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Williamsburg, United States. pp.401-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Application to Gun Muzzle Blast -A Validation Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S Shephard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph E Flaherty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st AIAA Aerospace Science Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 2003, Reno, Nevada, USA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2003-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesh adaptation using conforming and non conforming mesh modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S Shephard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Meshing Roundtable (IMR11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of fibers reinforced polymer sheet for blow-molding and thermoforming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Pacific Rim Conference of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une loi de comportement isotrope transverse pour la simulation du thermoformage de thermoplastiques chargées de fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités et bifurcations de membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2me Congrès National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of non linear transversaly isotropic hyperelastic membranes for thermoforming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10537,131 +10558,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of crack features extraction using conjugate work integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10729,51 +10750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73DF8754"/>
+    <w:nsid w:val="4308B3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10960,51 +10981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chevaugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060748591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevaugeon_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1336-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00826561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a027caddcfadfaa35ba6c407f5e03b587763c22a;origin=https://gitlab.com/c4506/py_xfem;visit=swh:1:snp:3dccb5d61aecdec47b5c3fbca2f06d203badbcd7;anchor=swh:1:rev:b017747a06419c5ed8215695f556c73e976314f9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chantrait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane del Pino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gangloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.91" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Tiirats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0132-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Graveleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0034-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2013006523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.02.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.02.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchandise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hillewaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumhans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.09.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geuzaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deleersnijder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0093-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.07.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrong Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-004-4138-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flaherty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2004.08.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Krivodonova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2003.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.479-492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Graveleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82711" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9090-5_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2569" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Shephard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Cler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Flaherty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-1142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018756v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-chevaugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060748591" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevaugeon_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zqT5i9MAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1336-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00826561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a027caddcfadfaa35ba6c407f5e03b587763c22a;origin=https://gitlab.com/c4506/py_xfem;visit=swh:1:snp:3dccb5d61aecdec47b5c3fbca2f06d203badbcd7;anchor=swh:1:rev:b017747a06419c5ed8215695f556c73e976314f9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chantrait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane del Pino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gangloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111878" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00725-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.91" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Tiirats" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Salzman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0132-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Graveleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0034-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-014-0016-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2013006523" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.02.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Dr&#233;au" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchandise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hillewaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumhans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geuzaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deleersnijder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0093-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1787" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2005.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flaherty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jansen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrong Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2004.08.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Xin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-004-4138-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Krivodonova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2003.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.479-492" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Graveleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82711" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008256v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9090-5_8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ploumans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2823" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Shephard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Cler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Flaherty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-1142" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805113v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792905v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018756v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>