--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -302,444 +302,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Riabiz</w:t>
+                <w:t xml:space="preserve">Gradient-free optimization via integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris J. Oates</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Fincato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365764v1</w:t>
+                <w:t xml:space="preserve">hal-05414734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free optimization via integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxin Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheyang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Riabiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414734v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
+                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Voldoire</w:t>
+                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793335v1</w:t>
+                <w:t xml:space="preserve">hal-04629226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
+                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+                <w:t xml:space="preserve">Théo Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Aouali</w:t>
+                <w:t xml:space="preserve">Guillaume Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alquier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629226v1</w:t>
+                <w:t xml:space="preserve">hal-04793335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the utility of Metropolis-Hastings with asymmetric acceptance ratio</w:t>
               </w:r>
@@ -865,51 +865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nicenboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian matrix completion: prior specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,422 +1211,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornebise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658084v1</w:t>
+                <w:t xml:space="preserve">hal-00737040v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737040v4</w:t>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMC^2: A sequential Monte Carlo algorithm with particle Markov chain Monte Carlo updates</w:t>
+                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634215v1</w:t>
+                <w:t xml:space="preserve">hal-00767466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
+                <w:t xml:space="preserve">SMC^2: A sequential Monte Carlo algorithm with particle Markov chain Monte Carlo updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunero Liseo</w:t>
+                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767466v1</w:t>
+                <w:t xml:space="preserve">hal-00634215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
               </w:r>
@@ -1681,306 +1681,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494357v1</w:t>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beffy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596301v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy Sequential Monte Carlo, application to mixture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2086,8140 +2086,184 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431307v1</w:t>
-              </w:r>
-[...7954 lines deleted...]
-                <w:t xml:space="preserve">hal-02403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least squares variational inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Le Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,2503 +2278,10562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A connection between Tempering and Entropic Mirror Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Korba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca R. Crucinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, }, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Doob h-transforms for online filtering of discretely observed diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Fulop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre H Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian offline contextual bandits with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Sakhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC-EP: Expectation Propagation for likelihood-free Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Machine Learning (ICML-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bellevue, Washington, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a turnkey approach for unbiased Monte Carlo estimation of smooth functions of expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Crucinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asaf030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive stratified Monte Carlo using decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-025-10731-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debiasing piecewise deterministic Markov process samplers using couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Corenflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (4), pp.1932-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.70015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable bayesian bi-level variable selection in generalized linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Youssfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/fods.2024010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher-Order Monte Carlo through Cubic Stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.229-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1532287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Slate Policy Optimization: Going Beyond Plackett-Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rhode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On backward smoothing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Dang Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-AOS2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De-biasing Particle Filtering for a Continuous Time Hidden Markov Model With a Cox Process Observation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiyang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.202022.0210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste-Free Sequential Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Dang Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.114-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On resampling schemes for particle filters with weakly informative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Vihola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-aos2222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De-Sequentialized Monte Carlo: a parallel-in-time particle smoother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1–39)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On resampling schemes for particle filters with weakly informative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Vihola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/22-aos2222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Gibbs samplers for cosmic microwave background power spectrum estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Stompor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.103501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.103501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lymphovascular invasion has a significant prognostic impact in patients with early breast cancer, results from a large, national, multicenter, retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.100316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential Monte Carlo methods in Bayesian joint models for longitudinal and time-to-event data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1-2), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20916088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Compression of MCMC Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23081017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of prognostic impact of sentinel node micro-metastases in endocrine receptor-positive early breast cancer: results from a large multicenter cohort☆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.100151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Tuning of Hamiltonian Monte Carlo Within Sequential Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-BA1222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprecise neural computations as a source of adaptive behaviour in volatile environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-020-00971-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detailed overview on rare malignant ovarian tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tredan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.385 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminescent N-heterocycles based molecular backbone interleaved within LDH host structure and dispersed into polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.105561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjuvant chemotherapy in lobular carcinoma of the breast: a clinicopathological score identifies high-risk patient with survival benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (2), pp.379-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-019-05160-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negative association, ordering and convergence of resampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Whiteley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AOS1746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolated ipsilateral local recurrence of breast cancer: predictive factors and prognostic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173 (1), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-018-4944-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubular and mucinous breast cancer: results of a cohort of 917 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0300891618811282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is post mastectomy radiotherapy contributive in pN0-1mi breast cancers patients? Results of a French multi-centric cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4, S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préservation de la fertilité, contraception et traitement hormonal de la ménopause chez les femmes traitées pour tumeurs malignes rares de l’ovaire : recommandations du réseau national dédié aux cancers gynécologiques rares (TMRG/GINECO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Adda-Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Planchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Selleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (3), pp.299 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Vigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (13), pp.3604-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Approximate Bayesian Computation via Quasi-Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2018.1497511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Approximate Bayesian Computation via Quasi-Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2018.1497511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise contrastive estimation: Asymptotic properties, formal comparison with MC-MLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Riou-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.3473-3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control functionals for Monte Carlo integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (3), pp.695-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of sequential quasi-Monte Carlo smoothing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4B), pp.2951-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leave Pima Indians Alone: Binary Regression as a Benchmark for Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.64-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-STS581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7-Chloro-4-aminoquinoline γ-hydroxy-γ-lactam derived-tetramates as a new family of antimalarial compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (21), pp.5308-5311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the properties of variational approximations of Gibbs posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (236)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excessive checking behavior during an image comparison task in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.233--241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Particle Methods for Parameter Estimation in State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Kantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Maciejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-STS511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poisson transform for unnormalised statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.767-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9559-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some recent advances on high dimensional Bayesian statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.293-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On particle Gibbs sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.1855-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/14-BEJ629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A versatile ethanolamine-derived trifluoromethyl enaminone ligand for the elaboration of nickel(II) and copper(II)-dysprosium(III) multinuclear complexes with magnetic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghénadie Novitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.169-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenching of fluorescence in bodipy-derived trifluoromethyl enaminone ligands upon coordination to copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghénadie Novitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (36), pp.6185-6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trifluoromethyl-derived enaminones and their difluoroboron complexes: Synthesis, crystal structure and electrochemistryproperties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Medebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.211-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expectation Propagation for Likelihood-Free Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (505), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2013.864178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9299-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMC 2 : an efficient algorithm for sequential analysis of state space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Papaspiliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (3), pp.397-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2012.01046.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In praise of the referee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Learning of Noisy Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Whiteley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2414416.2414420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.533-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2013.785293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioselective bromination of tetronic acid-derived c-lactones and metal-catalyzed post-functionalization: an efficient access to new c-ylidenetetronate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Likawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4577-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8-Aminoquinoline and 2-aminopyridine trifluoromethyl-derived enaminone ligands and their Co(II), Ni(II) and Zn(II) metal complexes: Structural arrangements due to F⋯H interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice F Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155, pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.897-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidentate and Tetradentate β-Aminovinyl Trifluoromethylated Ketones and Their Copper(II) Complexes: Synthesis, Characterization and Redox Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (7), pp.1093-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.1.g.012 Eye movements during an image comparison task can be used to characterise the cognitive deficits associated with psychiatric pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.S211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(12)70308-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copper(II) cubane complexes built from electro- and photosensitive β-aminovinyl trifluoromethyl ketone ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.5058-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian nonparametric estimation of the spectral density of a long or intermediate memory Gaussian process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.964-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AOS955SUPP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of Feynman–Kac formulae with path-dependent potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClickEnam. 1. Synthesis of novel 1,4-disubsituted-[1,2,3]-triazole-derived β-aminovinyl trifluoromethylated ketones and their copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (10), pp.850-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast simulation of truncated Gaussian distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-009-9168-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of nested sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.741-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Bayesian inference for latent Gaussian models by using integrated nested Laplace approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (2), pp.319-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2008.00700.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.141-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Albert: Bayesian computation with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.111-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-008-9069-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-STS284REJ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equivalence between standard and sequentially ordered hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (14), pp.2171-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle filtering for continuous-time hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Varini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:071903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference and model choice for sequentially ordered hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (2), pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2007.00588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Detection of Change Points in Long Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (2), pp.349-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10463-006-0053-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05414802v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central limit theorem for sequential Monte Carlo methods and its application to Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (6), pp.2385-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/009053604000000698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sequential particle filter method for static models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (3), pp.539-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/89.3.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2020, Springer Series in Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47845-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divide and conquer in ABC: expectation-propagation algorithms for likelihood-free inference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapman &amp; Hall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of approximate Bayesian computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman &amp; Hall/CRC Handb. Mod. Stat. Methods. CRC Press, Boca Raton, FL, 2019, pp. 415–434., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapman &amp; Hall/CRC Handb. Mod. Stat. Methods. CRC Press, Boca Raton, FL, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 415-434, 2019, eISBN : 9781315117195, ISSN hardback : 9781439881507, ISSN paperback : 9780367733728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential Monte Carlo Methods in Random Intercept Models for Longitudinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Statistics in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, Springer International Publishing, pp.3-9, 2017, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential quasi-Monte Carlo: Introduction for Non-Experts, Dimension Reduction, Application to Partly Observed Diffusion Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monte Carlo and quasi--Monte Carlo methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van der Corput and Golden Ratio Sequences Along the Hilbert Space-Filling Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Schretter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Niederreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monte Carlo and Quasi-Monte Carlo Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.531-544, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33507-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free Energy Sequential Monte Carlo, Application to Mixture Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayesian Statistics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.91-118, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199694587.003.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lanthanide compounds and perspectives for near-infrared optical imaging: Small molecules, macromolecules and MOF nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrae Rarae 2019 - XXIX. Tage der Seltenen Erden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared emitting lanthanide probes for optical imaging agents with different sizes: small molecules, metallacrowns and MOF nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBIC 2019 - 19th International Conference on Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Alterations and Radioresistance in Breast Cancer: An Analysis of the Profiler Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Attignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pissaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTRO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, San Diego, United States. pp.S52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dependency completion in sentence comprehension as a Bayesian hierarchical mixture process: A case study involving Chinese relative clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shravan Vasishth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nicenboim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Lyon Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of sequential Quasi-Monte Carlo to autonomous positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.489-493, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian AUC classification and scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in neural information processing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793393v1</w:t>
-              </w:r>
-[...562 lines deleted...]
-                <w:t xml:space="preserve">hal-05414798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT7 receptor: characterization of new potent ligands with therapeutical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12877,51 +12980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610147v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernichon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Attignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.132" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXWPRZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernichon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Attignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.132" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>