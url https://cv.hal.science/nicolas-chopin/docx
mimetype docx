--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -201,575 +201,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a class of gradient-free optimisation schemes when the objective function is noisy, irregular, or both</w:t>
+                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+                <w:t xml:space="preserve">Mengxin Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheyang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Riabiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414776v1</w:t>
+                <w:t xml:space="preserve">hal-05365764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-free optimization via integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Fincato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
+                <w:t xml:space="preserve">Convergence of a class of gradient-free optimisation schemes when the objective function is noisy, irregular, or both</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxin Xi</w:t>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheyang Shen</w:t>
+                <w:t xml:space="preserve">Ettore Fincato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Riabiz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J. Oates</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05365764v1</w:t>
+                <w:t xml:space="preserve">hal-05414776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
+                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+                <w:t xml:space="preserve">Théo Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Aouali</w:t>
+                <w:t xml:space="preserve">Guillaume Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alquier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629226v1</w:t>
+                <w:t xml:space="preserve">hal-04793335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
+                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Voldoire</w:t>
+                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793335v1</w:t>
+                <w:t xml:space="preserve">hal-04629226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the utility of Metropolis-Hastings with asymmetric acceptance ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -865,51 +865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nicenboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian matrix completion: prior specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,776 +1211,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737040v4</w:t>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornebise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658084v1</w:t>
+                <w:t xml:space="preserve">hal-00737040v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767466v1</w:t>
+                <w:t xml:space="preserve">hal-00561118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMC^2: A sequential Monte Carlo algorithm with particle Markov chain Monte Carlo updates</w:t>
+                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634215v1</w:t>
+                <w:t xml:space="preserve">hal-00767466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMC^2: A sequential Monte Carlo algorithm with particle Markov chain Monte Carlo updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561118v2</w:t>
+                <w:t xml:space="preserve">hal-00634215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beffy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596301v1</w:t>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00494357v1</w:t>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy Sequential Monte Carlo, application to mixture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1992,216 +1992,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Havard Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426415v1</w:t>
+                <w:t xml:space="preserve">hal-00431307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Havard Rue</w:t>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431307v1</w:t>
+                <w:t xml:space="preserve">hal-00426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2541,64 +2541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian offline contextual bandits with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Sakhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hejin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (6), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3153,51 +3153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order Monte Carlo through Cubic Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (1), pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3225,347 +3225,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Slate Policy Optimization: Going Beyond Plackett-Luce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On backward smoothing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Dang Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rhode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-AOS2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793514v1</w:t>
+                <w:t xml:space="preserve">hal-04417980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On backward smoothing algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai-Dang Dau</w:t>
+                <w:t xml:space="preserve">De-biasing Particle Filtering for a Continuous Time Hidden Markov Model With a Cox Process Observation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiyang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-AOS2324⟩</w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.202022.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417980v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-biasing Particle Filtering for a Continuous Time Hidden Markov Model With a Cox Process Observation Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Slate Policy Optimization: Going Beyond Plackett-Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rhode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273253v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste-Free Sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Dang Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,278 +4026,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphovascular invasion has a significant prognostic impact in patients with early breast cancer, results from a large, national, multicenter, retrospective cohort study</w:t>
+                <w:t xml:space="preserve">Sequential Monte Carlo methods in Bayesian joint models for longitudinal and time-to-event data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Houvenaeghel</w:t>
+                <w:t xml:space="preserve">Danilo Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cohen</w:t>
+                <w:t xml:space="preserve">Carmen Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. M Classe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100316⟩</w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1-2), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20916088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468643v1</w:t>
+                <w:t xml:space="preserve">hal-04273266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo methods in Bayesian joint models for longitudinal and time-to-event data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphovascular invasion has a significant prognostic impact in patients with early breast cancer, results from a large, national, multicenter, retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Alvares</w:t>
+                <w:t xml:space="preserve">J.M. M Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Armero</w:t>
+                <w:t xml:space="preserve">F. Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Forte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1-2), pp.161-181. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.100316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1471082X20916088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273266v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Compression of MCMC Output</w:t>
               </w:r>
@@ -4374,77 +4374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of prognostic impact of sentinel node micro-metastases in endocrine receptor-positive early breast cancer: results from a large multicenter cohort☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,334 +4978,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjuvant chemotherapy in lobular carcinoma of the breast: a clinicopathological score identifies high-risk patient with survival benefit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative association, ordering and convergence of resampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nick Whiteley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-019-05160-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AOS1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419353v1</w:t>
+                <w:t xml:space="preserve">hal-04273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative association, ordering and convergence of resampling methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">Adjuvant chemotherapy in lobular carcinoma of the breast: a clinicopathological score identifies high-risk patient with survival benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Whiteley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (4), </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (2), pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-AOS1746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-019-05160-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273270v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated ipsilateral local recurrence of breast cancer: predictive factors and prognostic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,420 +5484,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is post mastectomy radiotherapy contributive in pN0-1mi breast cancers patients? Results of a French multi-centric cohort</w:t>
+                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Forissier</w:t>
+                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Tallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Reyal</w:t>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Vigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (4, S)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 78 (13), pp.3604-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143679v1</w:t>
+                <w:t xml:space="preserve">hal-02285966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de la fertilité, contraception et traitement hormonal de la ménopause chez les femmes traitées pour tumeurs malignes rares de l’ovaire : recommandations du réseau national dédié aux cancers gynécologiques rares (TMRG/GINECO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Adda-Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Planchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Selleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105 (3), pp.299 - 314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is post mastectomy radiotherapy contributive in pN0-1mi breast cancers patients? Results of a French multi-centric cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">Violaine Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (13), pp.3604-3618. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 78 (4, S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285966v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Approximate Bayesian Computation via Quasi-Monte Carlo</w:t>
               </w:r>
@@ -6150,222 +6150,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control functionals for Monte Carlo integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Girolami</w:t>
+                <w:t xml:space="preserve">Convergence of sequential quasi-Monte Carlo smoothing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssb.12185⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4B), pp.2951-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391194v1</w:t>
+                <w:t xml:space="preserve">hal-02391197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of sequential quasi-Monte Carlo smoothing algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+                <w:t xml:space="preserve">Control functionals for Monte Carlo integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4B), pp.2951-2987. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (3), pp.695-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391197v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leave Pima Indians Alone: Binary Regression as a Benchmark for Bayesian Computation</w:t>
               </w:r>
@@ -6601,51 +6601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of variational approximations of Gibbs posteriors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6677,449 +6677,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive checking behavior during an image comparison task in schizophrenia</w:t>
+                <w:t xml:space="preserve">On Particle Methods for Parameter Estimation in State-Space Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jaafari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Chopin</w:t>
+                <w:t xml:space="preserve">Nikolas Kantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Maciejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-STS511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147093v1</w:t>
+                <w:t xml:space="preserve">hal-04793401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excessive checking behavior during an image comparison task in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yanai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">N. Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.233--241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046144v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Methods for Parameter Estimation in State-Space Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Kantas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/14-STS511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poisson transform for unnormalised statistical models</w:t>
               </w:r>
@@ -7519,1745 +7519,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of fluorescence in bodipy-derived trifluoromethyl enaminone ligands upon coordination to copper(II)</w:t>
+                <w:t xml:space="preserve">Trifluoromethyl-derived enaminones and their difluoroboron complexes: Synthesis, crystal structure and electrochemistryproperties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+                <w:t xml:space="preserve">Yasushi Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Medebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.211-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485222v1</w:t>
+                <w:t xml:space="preserve">hal-01147637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethyl-derived enaminones and their difluoroboron complexes: Synthesis, crystal structure and electrochemistryproperties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expectation Propagation for Likelihood-Free Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Medebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (505), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2013.864178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147637v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation Propagation for Likelihood-Free Inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quenching of fluorescence in bodipy-derived trifluoromethyl enaminone ligands upon coordination to copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghénadie Novitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (36), pp.6185-6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01621459.2013.864178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403286v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In praise of the referee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBA Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403302v1</w:t>
+                <w:t xml:space="preserve">hal-00704798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMC 2 : an efficient algorithm for sequential analysis of state space models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Learning of Noisy Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Papaspiliopoulos</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Whiteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2012.01046.x⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2414416.2414420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403291v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In praise of the referee</w:t>
+                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.533-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2013.785293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704798v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Learning of Noisy Markov Decision Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+                <w:t xml:space="preserve">Regioselective bromination of tetronic acid-derived c-lactones and metal-catalyzed post-functionalization: an efficient access to new c-ylidenetetronate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Likawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nick Whiteley</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4577-4581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2414416.2414420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403299v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of Bayesian spectral density estimation</w:t>
+                <w:t xml:space="preserve">8-Aminoquinoline and 2-aminopyridine trifluoromethyl-derived enaminone ligands and their Co(II), Ni(II) and Zn(II) metal complexes: Structural arrangements due to F⋯H interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brunero Liseo</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice F Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10618600.2013.785293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155, pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026131v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective bromination of tetronic acid-derived c-lactones and metal-catalyzed post-functionalization: an efficient access to new c-ylidenetetronate derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinya Likawa</w:t>
+                <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9299-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01015236v1</w:t>
+                <w:t xml:space="preserve">hal-02403302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Aminoquinoline and 2-aminopyridine trifluoromethyl-derived enaminone ligands and their Co(II), Ni(II) and Zn(II) metal complexes: Structural arrangements due to F⋯H interactions</w:t>
+                <w:t xml:space="preserve">SMC 2 : an efficient algorithm for sequential analysis of state space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice F Médebielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+                <w:t xml:space="preserve">P. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B (Statistical Methodology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (3), pp.397-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2012.01046.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909146v1</w:t>
+                <w:t xml:space="preserve">hal-02403291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian nonparametric estimation of the spectral density of a long or intermediate memory Gaussian process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.964-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AOS955SUPP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460914v1</w:t>
+                <w:t xml:space="preserve">hal-00504969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate and Tetradentate β-Aminovinyl Trifluoromethylated Ketones and Their Copper(II) Complexes: Synthesis, Characterization and Redox Chemistry</w:t>
+                <w:t xml:space="preserve">Copper(II) cubane complexes built from electro- and photosensitive β-aminovinyl trifluoromethyl ketone ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2012 (7), pp.1093-1103. </w:t>
+              <w:t xml:space="preserve">, 2012, 31, pp.5058-5070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907102v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.1.g.012 Eye movements during an image comparison task can be used to characterise the cognitive deficits associated with psychiatric pathologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Jaafari</w:t>
+                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Lafay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Chopin</w:t>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigalleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Vibert</w:t>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(12)70308-5⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.897-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396492v1</w:t>
+                <w:t xml:space="preserve">hal-00460914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) cubane complexes built from electro- and photosensitive β-aminovinyl trifluoromethyl ketone ligands</w:t>
+                <w:t xml:space="preserve">Bidentate and Tetradentate β-Aminovinyl Trifluoromethylated Ketones and Their Copper(II) Complexes: Synthesis, Characterization and Redox Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31, pp.5058-5070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200737⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 2012 (7), pp.1093-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745802v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian nonparametric estimation of the spectral density of a long or intermediate memory Gaussian process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brunero Liseo</w:t>
+                <w:t xml:space="preserve">P.1.g.012 Eye movements during an image comparison task can be used to characterise the cognitive deficits associated with psychiatric pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.S211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(12)70308-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AOS955SUPP⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Feynman–Kac formulae with path-dependent potentials</w:t>
               </w:r>
@@ -9493,64 +9493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9591,226 +9591,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of truncated Gaussian distributions</w:t>
+                <w:t xml:space="preserve">Properties of nested sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-009-9168-1⟩</w:t>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.741-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403310v1</w:t>
+                <w:t xml:space="preserve">hal-02403316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of nested sampling</w:t>
+                <w:t xml:space="preserve">Fast simulation of truncated Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (3), pp.741-755. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-009-9168-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403316v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian inference for latent Gaussian models by using integrated nested Laplace approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10064,51 +10064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,74 +10181,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biomet/asq021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216003v2</w:t>
@@ -11018,226 +11018,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo Methods in Random Intercept Models for Longitudinal Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential quasi-Monte Carlo: Introduction for Non-Experts, Dimension Reduction, Application to Partly Observed Diffusion Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bayesian Statistics in Action</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monte Carlo and quasi--Monte Carlo methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793481v1</w:t>
+                <w:t xml:space="preserve">hal-05414750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential quasi-Monte Carlo: Introduction for Non-Experts, Dimension Reduction, Application to Partly Observed Diffusion Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Monte Carlo Methods in Random Intercept Models for Longitudinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte Carlo and quasi--Monte Carlo methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bayesian Statistics in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, Springer International Publishing, pp.3-9, 2017, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414750v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van der Corput and Golden Ratio Sequences Along the Hilbert Space-Filling Curve</w:t>
               </w:r>
@@ -11249,51 +11249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Schretter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Energy Sequential Monte Carlo, Application to Mixture Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Statistics 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.91-118, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11436,51 +11436,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11720,824 +11720,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Alterations and Radioresistance in Breast Cancer: An Analysis of the Profiler Protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling dependency completion in sentence comprehension as a Bayesian hierarchical mixture process: A case study involving Chinese relative clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan Vasishth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nicenboim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTRO Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610147v1</w:t>
+                <w:t xml:space="preserve">hal-01523575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dependency completion in sentence comprehension as a Bayesian hierarchical mixture process: A case study involving Chinese relative clauses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shravan Vasishth</w:t>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523575v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+                <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799211v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
+                <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+              <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Lyon Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742433v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of sequential Quasi-Monte Carlo to autonomous positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.489-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743599v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sequential Quasi-Monte Carlo to autonomous positioning</w:t>
+                <w:t xml:space="preserve">PAC-Bayesian AUC classification and scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in neural information processing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12547,293 +12413,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biased ligands of 5-HT7 receptor: Molecular bases of their action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual meeting GDR 3545</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT7 receptor: characterization of new potent ligands with therapeutical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khamlichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12980,51 +12846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXWPRZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernichon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Attignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.132" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXWPRZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>