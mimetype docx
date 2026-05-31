--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -201,311 +201,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
+                <w:t xml:space="preserve">Gradient-free optimization via integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxin Xi</w:t>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheyang Shen</w:t>
+                <w:t xml:space="preserve">Ettore Fincato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Riabiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chris J. Oates</w:t>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365764v1</w:t>
+                <w:t xml:space="preserve">hal-05414734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free optimization via integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrapolation of Tempered Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxin Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+                <w:t xml:space="preserve">Zheyang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Riabiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+                <w:t xml:space="preserve">Chris J. Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414734v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a class of gradient-free optimisation schemes when the objective function is noisy, irregular, or both</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Fincato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -517,259 +517,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
+                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Voldoire</w:t>
+                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793335v1</w:t>
+                <w:t xml:space="preserve">hal-04629226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Smoothing for Pessimistic Off-Policy Evaluation, Selection and Learning</w:t>
+                <w:t xml:space="preserve">Saddlepoint Monte Carlo and its Application to Exact Ecological Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Sakhi</w:t>
+                <w:t xml:space="preserve">Théo Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Aouali</w:t>
+                <w:t xml:space="preserve">Guillaume Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alquier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629226v1</w:t>
+                <w:t xml:space="preserve">hal-04793335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the utility of Metropolis-Hastings with asymmetric acceptance ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -865,51 +865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nicenboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian matrix completion: prior specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,246 +1211,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornebise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658084v1</w:t>
+                <w:t xml:space="preserve">hal-00737040v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Some discussions of D. Fearnhead and D. Prangle's Read Paper &amp;quot;Constructing summary statistics for approximate Bayesian computation: semi-automatic approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737040v4</w:t>
+                <w:t xml:space="preserve">hal-00658084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo on large binary sampling spaces</w:t>
               </w:r>
@@ -1681,306 +1681,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Robert</w:t>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494357v1</w:t>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beffy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596301v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy Sequential Monte Carlo, application to mixture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1998,77 +1998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Particle Markov chain Monte Carlo&amp;quot; by C. Andrieu, A. Doucet, and R. Hollenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2541,64 +2541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian offline contextual bandits with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Sakhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hejin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (6), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3153,51 +3153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order Monte Carlo through Cubic Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (1), pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Slate Policy Optimization: Going Beyond Plackett-Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rhode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,278 +4026,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo methods in Bayesian joint models for longitudinal and time-to-event data</w:t>
+                <w:t xml:space="preserve">Lymphovascular invasion has a significant prognostic impact in patients with early breast cancer, results from a large, national, multicenter, retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Alvares</w:t>
+                <w:t xml:space="preserve">G. Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Armero</w:t>
+                <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Forte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. M Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X20916088⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.100316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273266v1</w:t>
+                <w:t xml:space="preserve">hal-03468643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphovascular invasion has a significant prognostic impact in patients with early breast cancer, results from a large, national, multicenter, retrospective cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Monte Carlo methods in Bayesian joint models for longitudinal and time-to-event data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. M Classe</w:t>
+                <w:t xml:space="preserve">Danilo Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Reyal</w:t>
+                <w:t xml:space="preserve">Carmen Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mazouni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.100316. </w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1-2), pp.161-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20916088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468643v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Compression of MCMC Output</w:t>
               </w:r>
@@ -4374,77 +4374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of prognostic impact of sentinel node micro-metastases in endocrine receptor-positive early breast cancer: results from a large multicenter cohort☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,334 +4978,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative association, ordering and convergence of resampling methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjuvant chemotherapy in lobular carcinoma of the breast: a clinicopathological score identifies high-risk patient with survival benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Whiteley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-AOS1746⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (2), pp.379-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-019-05160-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273270v1</w:t>
+                <w:t xml:space="preserve">hal-02419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjuvant chemotherapy in lobular carcinoma of the breast: a clinicopathological score identifies high-risk patient with survival benefit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Negative association, ordering and convergence of resampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Cohen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nick Whiteley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 175 (2), pp.379-387. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-019-05160-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-AOS1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419353v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated ipsilateral local recurrence of breast cancer: predictive factors and prognostic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,420 +5484,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préservation de la fertilité, contraception et traitement hormonal de la ménopause chez les femmes traitées pour tumeurs malignes rares de l’ovaire : recommandations du réseau national dédié aux cancers gynécologiques rares (TMRG/GINECO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
+                <w:t xml:space="preserve">Frédéric Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bossennec</w:t>
+                <w:t xml:space="preserve">Elodie Adda-Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">François Planchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selena Vigano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">Lise Selleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (3), pp.299 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285966v1</w:t>
+                <w:t xml:space="preserve">hal-01926591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la fertilité, contraception et traitement hormonal de la ménopause chez les femmes traitées pour tumeurs malignes rares de l’ovaire : recommandations du réseau national dédié aux cancers gynécologiques rares (TMRG/GINECO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+                <w:t xml:space="preserve">Is post mastectomy radiotherapy contributive in pN0-1mi breast cancers patients? Results of a French multi-centric cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Selle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Selleret</w:t>
+                <w:t xml:space="preserve">Agnes Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4, S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926591v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is post mastectomy radiotherapy contributive in pN0-1mi breast cancers patients? Results of a French multi-centric cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Vigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Forissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Reyal</w:t>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (4, S)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 78 (13), pp.3604-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143679v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Approximate Bayesian Computation via Quasi-Monte Carlo</w:t>
               </w:r>
@@ -6150,222 +6150,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of sequential quasi-Monte Carlo smoothing algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+                <w:t xml:space="preserve">Control functionals for Monte Carlo integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ834⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (3), pp.695-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391197v1</w:t>
+                <w:t xml:space="preserve">hal-02391194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control functionals for Monte Carlo integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Girolami</w:t>
+                <w:t xml:space="preserve">Convergence of sequential quasi-Monte Carlo smoothing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79 (3), pp.695-718. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4B), pp.2951-2987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssb.12185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391194v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leave Pima Indians Alone: Binary Regression as a Benchmark for Bayesian Computation</w:t>
               </w:r>
@@ -6601,51 +6601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of variational approximations of Gibbs posteriors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6677,449 +6677,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Methods for Parameter Estimation in State-Space Models</w:t>
+                <w:t xml:space="preserve">Excessive checking behavior during an image comparison task in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Kantas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Maciejowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/14-STS511⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.233--241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793401v1</w:t>
+                <w:t xml:space="preserve">hal-01147093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive checking behavior during an image comparison task in schizophrenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lafay</w:t>
+                <w:t xml:space="preserve">H. Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147093v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Particle Methods for Parameter Estimation in State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikolas Kantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeetpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Maciejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-STS511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046144v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poisson transform for unnormalised statistical models</w:t>
               </w:r>
@@ -7905,51 +7905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie L. Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumeetpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Whiteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8629,635 +8629,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian nonparametric estimation of the spectral density of a long or intermediate memory Gaussian process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brunero Liseo</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/11-AOS955SUPP⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.897-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504969v1</w:t>
+                <w:t xml:space="preserve">hal-00460914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) cubane complexes built from electro- and photosensitive β-aminovinyl trifluoromethyl ketone ligands</w:t>
+                <w:t xml:space="preserve">Bidentate and Tetradentate β-Aminovinyl Trifluoromethylated Ketones and Their Copper(II) Complexes: Synthesis, Characterization and Redox Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31, pp.5058-5070. </w:t>
+              <w:t xml:space="preserve">, 2012, 2012 (7), pp.1093-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745802v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">P.1.g.012 Eye movements during an image comparison task can be used to characterise the cognitive deficits associated with psychiatric pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+                <w:t xml:space="preserve">N.L. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">F. Rigalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.S211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(12)70308-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460914v1</w:t>
+                <w:t xml:space="preserve">hal-02396492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidentate and Tetradentate β-Aminovinyl Trifluoromethylated Ketones and Their Copper(II) Complexes: Synthesis, Characterization and Redox Chemistry</w:t>
+                <w:t xml:space="preserve">Copper(II) cubane complexes built from electro- and photosensitive β-aminovinyl trifluoromethyl ketone ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2012 (7), pp.1093-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101385⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 31, pp.5058-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02907102v1</w:t>
+                <w:t xml:space="preserve">hal-00745802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.1.g.012 Eye movements during an image comparison task can be used to characterise the cognitive deficits associated with psychiatric pathologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Vibert</w:t>
+                <w:t xml:space="preserve">Bayesian nonparametric estimation of the spectral density of a long or intermediate memory Gaussian process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunero Liseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2), pp.964-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AOS955SUPP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(12)70308-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02396492v1</w:t>
+                <w:t xml:space="preserve">hal-00504969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Feynman–Kac formulae with path-dependent potentials</w:t>
               </w:r>
@@ -9506,51 +9506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9883,51 +9883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10064,51 +10064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Jeffreys' Theory of Probability revisited: a reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,51 +10181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemplating Evidence: properties, extensions of, and alternatives to Nested Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97, pp.755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11037,51 +11037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential quasi-Monte Carlo: Introduction for Non-Experts, Dimension Reduction, Application to Partly Observed Diffusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monte Carlo and quasi--Monte Carlo methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11106,77 +11106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo Methods in Random Intercept Models for Longitudinal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabel Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11249,51 +11249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Schretter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Energy Sequential Monte Carlo, Application to Mixture Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Statistics 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.91-118, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11752,51 +11752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shravan Vasishth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nicenboim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12222,51 +12222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of sequential Quasi-Monte Carlo to autonomous positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.489-493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12313,51 +12313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian AUC classification and scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ridgway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12846,51 +12846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXWPRZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Fincato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxin Xi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyang Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Riabiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Sakhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aouali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nicenboim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ridgway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561118v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunero Liseo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Rue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Le Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Korba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Crucinio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fulop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H Thi&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Crucinio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeetpal Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asaf030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejin Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10731-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corenflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sutton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.70015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Youssfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2024010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1532287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Dang Dau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2324" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202022.0210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rhode" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12475" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Soto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Vihola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-aos2222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.103501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houvenaeghel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Classe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alvares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Armero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20916088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23081017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buchholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-BA1222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Findling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00971-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Aust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02419353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-019-05160-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Whiteley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1746" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02421376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-4944-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Knight" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Classe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Mazouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618811282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Selle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Adda-Herzog" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Selleret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.10.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Forissier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2018.1497511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Oates" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Girolami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12185" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ834" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-STS581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2014.11.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J59ZSVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maciejowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-STS511" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9559-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ629" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556893v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh&#233;nadie Novitchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Morita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Medebielle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2013.864178" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402714" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E179CE8EA34E68CA2218F823E12F14FB06E71A51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414416.2414420" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.785293" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXWPRZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9299-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacob" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01046.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101385" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2A7B4756D9EBA21D353AEC725E23A4D370AE50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Lafay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigalleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(12)70308-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8GSF6D5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200737" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV35F39-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS955SUPP" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403310v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9168-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2008.00700.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9069-8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMSCSC4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-STS284REJ" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216003v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Varini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071903" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2007.00588.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9ZVDRW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-006-0053-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95958C4E3AC154EA9E6F5F7ADF1E985F62D54014/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053604000000698" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/89.3.539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47845-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Approximate-Bayesian-Computation/Sisson-Fan-Beaumont/p/book/9780367733728?srsltid=AfmBOoq9ceBuLzUZHyoGHWQ5UCv_KgAedMt7qu71QL_kRkVNFU0BhJ-R" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793481v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391228v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijian He" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Niederreiter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_28" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199694587.003.0003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793393v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973734v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khamlichi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>